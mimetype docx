--- v0 (2025-11-02)
+++ v1 (2026-05-18)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6D1E909E" w14:textId="537275A8" w:rsidR="00A33085" w:rsidRPr="00177AFD" w:rsidRDefault="00C1447D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00177AFD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>STATE OF COLORADO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489EDC8F" w14:textId="1344C989" w:rsidR="00C1447D" w:rsidRPr="00177AFD" w:rsidRDefault="00C1447D" w:rsidP="00C974EE">
       <w:pPr>
         <w:tabs>
@@ -264,51 +265,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="1A6FA74A" id="Rounded Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:62pt;margin-top:7.9pt;width:405.5pt;height:126.15pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQB8XGoAdgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVyvAgYVV1SBmCYh&#13;&#10;QJSJ55BLuEi5OHPSXrtfPyd3vVaANmnay10c25/tL7YvLjetZWuFwYCreHk04Uw5CbVxrxX/8XTz&#13;&#10;5YyzEIWrhQWnKr5VgV/OP3+66PxMTaEBWytkBOLCrPMVb2L0s6IIslGtCEfglSOlBmxFJBFfixpF&#13;&#10;R+itLaaTyWnRAdYeQaoQ6Pa6V/J5xtdayXivdVCR2YpTbjF/MX9f0reYX4jZKwrfGDmkIf4hi1YY&#13;&#10;R0FHqGsRBVuheQfVGokQQMcjCW0BWhupcg1UTTl5U82yEV7lWoic4Eeawv+DlXfrpX9AoqHzYRbo&#13;&#10;mKrYaGzTn/Jjm0zWdiRLbSKTdHlSnhD/55xJ0pWnk/KMBMIp9u4eQ/ymoGXpUHGElasf6UkyU2J9&#13;&#10;G2Jvv7NLIR3cGGvzs1iXLgJYU6e7LKS+UFcW2VrQiwoplYvlEPbAkpJI3sW+qHyKW6sSjHWPSjNT&#13;&#10;UxnTnEzut/e4OWQjatWHSxXnliH40SNXnAGTtaZER+zyT9h96YN9clW5XUfnyd+dR48cGVwcnVvj&#13;&#10;AD8CsCNburffkdRTk1h6gXr7gAyhH5bg5Y2h97sVIT4IpOmgOaKJj/f00Ra6isNw4qwB/PXRfbKn&#13;&#10;piUtZx1NW8XDz5VAxZn97qidz8vj4zSeWTg++TolAQ81L4cat2qvgJ6/pN3iZT4m+2h3R43QPtNi&#13;&#10;WKSopBJOUuyKy4g74Sr2W4BWi1SLRTajkfQi3rqllwk8sZpa82nzLNAPTRyp/+9gN5li9qaNe9vk&#13;&#10;6WCxiqBN7vE9rwPfNM65cYbVk/bFoZyt9gty/hsAAP//AwBQSwMEFAAGAAgAAAAhAGoHbYHhAAAA&#13;&#10;DwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmHgxdgEtbSlLYzTGg17Ect+yU0DZ&#13;&#10;WcJuKf57x5NeJvP5zvvku9n2YsLRd44UxIsIBFLtTEeNgv3H8+0ahA+ajO4doYJv9LArLi9ynRl3&#13;&#10;pnecytAIFiGfaQVtCEMmpa9btNov3IDEs6MbrQ5cjo00oz6zuO1lEkWptLoj/tDqAR9brL/Kk1VQ&#13;&#10;merl7dNPm2lV3axKifVrGtdKXV/NT1sOD1sQAefwdwG/DOwfCjZ2cCcyXvRcJ/cMFDhZMgcvbO6W&#13;&#10;3DgoSNJ1DLLI5X+O4gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8XGoAdgIAAGgFAAAO&#13;&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBqB22B4QAAAA8B&#13;&#10;AAAPAAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#13;&#10;" filled="f" strokecolor="#052f61 [3204]" strokeweight="1.25pt">
+              <v:roundrect w14:anchorId="21A6484E" id="Rounded Rectangle 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:62pt;margin-top:7.9pt;width:405.5pt;height:126.15pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8XGoAdgIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfVyvAgYVV1SBmCYh&#10;QJSJ55BLuEi5OHPSXrtfPyd3vVaANmnay10c25/tL7YvLjetZWuFwYCreHk04Uw5CbVxrxX/8XTz&#10;5YyzEIWrhQWnKr5VgV/OP3+66PxMTaEBWytkBOLCrPMVb2L0s6IIslGtCEfglSOlBmxFJBFfixpF&#10;R+itLaaTyWnRAdYeQaoQ6Pa6V/J5xtdayXivdVCR2YpTbjF/MX9f0reYX4jZKwrfGDmkIf4hi1YY&#10;R0FHqGsRBVuheQfVGokQQMcjCW0BWhupcg1UTTl5U82yEV7lWoic4Eeawv+DlXfrpX9AoqHzYRbo&#10;mKrYaGzTn/Jjm0zWdiRLbSKTdHlSnhD/55xJ0pWnk/KMBMIp9u4eQ/ymoGXpUHGElasf6UkyU2J9&#10;G2Jvv7NLIR3cGGvzs1iXLgJYU6e7LKS+UFcW2VrQiwoplYvlEPbAkpJI3sW+qHyKW6sSjHWPSjNT&#10;UxnTnEzut/e4OWQjatWHSxXnliH40SNXnAGTtaZER+zyT9h96YN9clW5XUfnyd+dR48cGVwcnVvj&#10;AD8CsCNburffkdRTk1h6gXr7gAyhH5bg5Y2h97sVIT4IpOmgOaKJj/f00Ra6isNw4qwB/PXRfbKn&#10;piUtZx1NW8XDz5VAxZn97qidz8vj4zSeWTg++TolAQ81L4cat2qvgJ6/pN3iZT4m+2h3R43QPtNi&#10;WKSopBJOUuyKy4g74Sr2W4BWi1SLRTajkfQi3rqllwk8sZpa82nzLNAPTRyp/+9gN5li9qaNe9vk&#10;6WCxiqBN7vE9rwPfNM65cYbVk/bFoZyt9gty/hsAAP//AwBQSwMEFAAGAAgAAAAhAPpjlBzeAAAA&#10;CgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS1tYt5WmE0JCHOBCofcsMW2h&#10;caom68q/x5zg5mc/Pb+v3C9uEDNOofekIF0lIJCMtz21Ct7fHq+3IELUZPXgCRV8Y4B9dX5W6sL6&#10;E73iXMdWcAiFQivoYhwLKYPp0Omw8iMS3z785HRkObXSTvrE4W6QWZLk0ume+EOnR3zo0HzVR6eg&#10;sc3Ty2eYd/OmudrUEs1znhqlLi+W+zsQEZf4Z4bf+lwdKu508EeyQQyss1tmiTysGYENu5s1Lw4K&#10;snybgqxK+R+h+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8XGoAdgIAAGgFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD6Y5Qc3gAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAANAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f" strokecolor="#052f61 [3204]" strokeweight="1.25pt">
                 <v:stroke endcap="round"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BF27EF">
         <w:t>NOTICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4AA19A" w14:textId="40AA90EE" w:rsidR="00BF27EF" w:rsidRPr="00311BE6" w:rsidRDefault="00BF27EF" w:rsidP="00311BE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:right="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311BE6">
@@ -622,51 +623,51 @@
       <w:r w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">have elapsed since the death of </w:t>
       </w:r>
       <w:r w:rsidR="00B054BF" w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B054BF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B054BF" w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ecedent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CAFAE8" w14:textId="3AFEB3AE" w:rsidR="00A22F1E" w:rsidRPr="00177AFD" w:rsidRDefault="00321078" w:rsidP="00E84B9B">
+    <w:p w14:paraId="37CAFAE8" w14:textId="3464A8F6" w:rsidR="00A22F1E" w:rsidRPr="00177AFD" w:rsidRDefault="00321078" w:rsidP="00E84B9B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The total fair market value of all property owned by the </w:t>
       </w:r>
       <w:r w:rsidR="004865DC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00177AFD">
         <w:rPr>
@@ -692,69 +693,95 @@
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ecedent’s death, wherever that property is located, less liens and encumbrances,</w:t>
       </w:r>
       <w:r w:rsidR="00C1447D" w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>does not exceed</w:t>
       </w:r>
       <w:r w:rsidR="00585D15" w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, for year of death (</w:t>
+        <w:t xml:space="preserve">, for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00585D15" w:rsidRPr="00177AFD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00585D15" w:rsidRPr="00177AFD">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of death (</w:t>
       </w:r>
       <w:r w:rsidR="00B00440" w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Y.O.D.</w:t>
       </w:r>
       <w:r w:rsidR="00585D15" w:rsidRPr="00177AFD">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FB4959">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0091521C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Y.O.D 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB693C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is $88,000; </w:t>
       </w:r>
       <w:r w:rsidR="00575AAF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Y.O.D. 2025 is $86,000; </w:t>
       </w:r>
       <w:r w:rsidR="00B14142">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Y.O.D. 2024 is $82,000</w:t>
       </w:r>
       <w:r w:rsidR="00575AAF">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B14142">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2263,242 +2290,263 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6A55E8" w14:textId="7A165C96" w:rsidR="00B14142" w:rsidRPr="00B14142" w:rsidRDefault="00B14142" w:rsidP="00B14142">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14142">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>My commission expires:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F41C18A" w14:textId="3CF46896" w:rsidR="006A6282" w:rsidRPr="004B1C32" w:rsidRDefault="00B14142" w:rsidP="00311BE6">
+    <w:p w14:paraId="11F6D685" w14:textId="656D709C" w:rsidR="00EA4F07" w:rsidRPr="00EA4F07" w:rsidRDefault="00B14142" w:rsidP="007439B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B14142">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Notary Public/Deputy Clerk:</w:t>
+        <w:t>Notary Public:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006A6282" w:rsidRPr="004B1C32" w:rsidSect="00311BE6">
+    <w:sectPr w:rsidR="00EA4F07" w:rsidRPr="00EA4F07" w:rsidSect="00311BE6">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2499076F" w14:textId="77777777" w:rsidR="00775B60" w:rsidRDefault="00775B60" w:rsidP="00A50120">
+    <w:p w14:paraId="136ECC58" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00A50120">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EF6A7D1" w14:textId="77777777" w:rsidR="00775B60" w:rsidRDefault="00775B60" w:rsidP="00A50120">
+    <w:p w14:paraId="0EC01F5B" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00A50120">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E96DD61" w14:textId="77777777" w:rsidR="00DC650A" w:rsidRDefault="00DC650A"/>
+    <w:p w14:paraId="699C49A7" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34AB64F8" w14:textId="77777777" w:rsidR="00712222" w:rsidRDefault="00712222" w:rsidP="00712222">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2D67771F" w14:textId="1807F41C" w:rsidR="00177AFD" w:rsidRPr="00712222" w:rsidRDefault="00177AFD" w:rsidP="00712222">
+  <w:p w14:paraId="2D67771F" w14:textId="27F425CE" w:rsidR="00177AFD" w:rsidRPr="00712222" w:rsidRDefault="00177AFD" w:rsidP="00712222">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>J</w:t>
     </w:r>
     <w:r w:rsidR="008C6EC7">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">DF 999 </w:t>
     </w:r>
     <w:r w:rsidR="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>– Collection of Personal Property by Affidavit</w:t>
     </w:r>
     <w:r w:rsidR="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008C6EC7">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
     <w:r w:rsidR="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="00542700">
+    <w:r w:rsidR="00124F47">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>April 2</w:t>
+      <w:t>April</w:t>
+    </w:r>
+    <w:r w:rsidR="00EA4F07">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00124F47">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>28</w:t>
     </w:r>
     <w:r w:rsidR="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00575AAF">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>2025</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="0056185B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E915BD" w:rsidRPr="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00E915BD" w:rsidRPr="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E915BD" w:rsidRPr="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -2556,65 +2604,65 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E915BD" w:rsidRPr="00712222">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00E915BD" w:rsidRPr="00712222">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="664ECA05" w14:textId="77777777" w:rsidR="00775B60" w:rsidRDefault="00775B60" w:rsidP="00A50120">
+    <w:p w14:paraId="01531975" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00A50120">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B8B6E05" w14:textId="77777777" w:rsidR="00775B60" w:rsidRDefault="00775B60" w:rsidP="00A50120">
+    <w:p w14:paraId="7A1CBBF4" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720" w:rsidP="00A50120">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C52D410" w14:textId="77777777" w:rsidR="00DC650A" w:rsidRDefault="00DC650A"/>
+    <w:p w14:paraId="700D372A" w14:textId="77777777" w:rsidR="00376720" w:rsidRDefault="00376720"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD62D7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3405,304 +3453,317 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1005284549">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="532697336">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="288780100">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1834642042">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="356007289">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="960847047">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="214"/>
+  <w:zoom w:percent="246"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C1447D"/>
     <w:rsid w:val="0001592B"/>
     <w:rsid w:val="00016BF6"/>
     <w:rsid w:val="0002750D"/>
     <w:rsid w:val="00030388"/>
     <w:rsid w:val="00030E61"/>
     <w:rsid w:val="00037613"/>
     <w:rsid w:val="00047280"/>
     <w:rsid w:val="000546FB"/>
     <w:rsid w:val="0005485A"/>
     <w:rsid w:val="00057D66"/>
     <w:rsid w:val="00072ED9"/>
     <w:rsid w:val="00073707"/>
     <w:rsid w:val="00076891"/>
     <w:rsid w:val="000774B0"/>
     <w:rsid w:val="000B1301"/>
     <w:rsid w:val="000B490F"/>
     <w:rsid w:val="000C50EA"/>
     <w:rsid w:val="000D3CA0"/>
     <w:rsid w:val="000E51A9"/>
     <w:rsid w:val="000F4605"/>
     <w:rsid w:val="00102AF3"/>
     <w:rsid w:val="001044D8"/>
     <w:rsid w:val="0010719A"/>
     <w:rsid w:val="001167C3"/>
+    <w:rsid w:val="00124F47"/>
     <w:rsid w:val="00127228"/>
     <w:rsid w:val="00127563"/>
     <w:rsid w:val="00141075"/>
     <w:rsid w:val="00143ACA"/>
     <w:rsid w:val="00151FEE"/>
     <w:rsid w:val="001547DF"/>
     <w:rsid w:val="00155D9F"/>
     <w:rsid w:val="00160BC8"/>
     <w:rsid w:val="00164CF8"/>
     <w:rsid w:val="00172AB5"/>
     <w:rsid w:val="00177AFD"/>
     <w:rsid w:val="00181684"/>
     <w:rsid w:val="0018226E"/>
     <w:rsid w:val="001957A4"/>
     <w:rsid w:val="00197315"/>
     <w:rsid w:val="001C0C83"/>
     <w:rsid w:val="001F0D85"/>
     <w:rsid w:val="002057E2"/>
     <w:rsid w:val="002171A8"/>
     <w:rsid w:val="002400E1"/>
     <w:rsid w:val="00240C94"/>
     <w:rsid w:val="00251B9F"/>
     <w:rsid w:val="002546BC"/>
     <w:rsid w:val="0026213A"/>
     <w:rsid w:val="002740A7"/>
     <w:rsid w:val="00275994"/>
     <w:rsid w:val="00280A9F"/>
     <w:rsid w:val="00280FDA"/>
     <w:rsid w:val="0028532F"/>
     <w:rsid w:val="0029795D"/>
     <w:rsid w:val="002A1032"/>
     <w:rsid w:val="002A4868"/>
     <w:rsid w:val="002A5BD5"/>
     <w:rsid w:val="002A5EE4"/>
     <w:rsid w:val="002B6903"/>
     <w:rsid w:val="002D7808"/>
     <w:rsid w:val="003024EA"/>
     <w:rsid w:val="003047F6"/>
     <w:rsid w:val="00311BE6"/>
     <w:rsid w:val="00321078"/>
     <w:rsid w:val="003210B1"/>
     <w:rsid w:val="00341CE8"/>
     <w:rsid w:val="003447AE"/>
     <w:rsid w:val="00350D1D"/>
     <w:rsid w:val="0035595F"/>
     <w:rsid w:val="00374287"/>
+    <w:rsid w:val="00376720"/>
     <w:rsid w:val="00376B06"/>
     <w:rsid w:val="0038033D"/>
     <w:rsid w:val="003871C9"/>
     <w:rsid w:val="00393010"/>
     <w:rsid w:val="003A0E0C"/>
     <w:rsid w:val="003B698F"/>
     <w:rsid w:val="003D3F53"/>
     <w:rsid w:val="003E29AB"/>
     <w:rsid w:val="003E5908"/>
     <w:rsid w:val="003E5A3D"/>
     <w:rsid w:val="003E5B93"/>
     <w:rsid w:val="00403FF9"/>
     <w:rsid w:val="00405C45"/>
     <w:rsid w:val="00421F07"/>
     <w:rsid w:val="00422375"/>
     <w:rsid w:val="00424CC7"/>
     <w:rsid w:val="00427800"/>
     <w:rsid w:val="00441D0D"/>
     <w:rsid w:val="00446CAD"/>
     <w:rsid w:val="00450E68"/>
     <w:rsid w:val="00454F85"/>
     <w:rsid w:val="00470329"/>
     <w:rsid w:val="00474401"/>
     <w:rsid w:val="0048530D"/>
     <w:rsid w:val="004865DC"/>
     <w:rsid w:val="004914DF"/>
     <w:rsid w:val="00492AC0"/>
     <w:rsid w:val="004A25A9"/>
     <w:rsid w:val="004A2CFB"/>
     <w:rsid w:val="004A3F7F"/>
     <w:rsid w:val="004B0926"/>
     <w:rsid w:val="004B1C32"/>
     <w:rsid w:val="004B3219"/>
     <w:rsid w:val="004B57E0"/>
     <w:rsid w:val="004C1DCE"/>
     <w:rsid w:val="004D61C7"/>
     <w:rsid w:val="004D761A"/>
+    <w:rsid w:val="004E056A"/>
     <w:rsid w:val="004E7231"/>
     <w:rsid w:val="005016AF"/>
     <w:rsid w:val="00506CC5"/>
     <w:rsid w:val="00510D29"/>
     <w:rsid w:val="00511DF4"/>
     <w:rsid w:val="00514206"/>
     <w:rsid w:val="005241B6"/>
     <w:rsid w:val="00531644"/>
     <w:rsid w:val="00534C32"/>
     <w:rsid w:val="00542700"/>
     <w:rsid w:val="00546DC7"/>
     <w:rsid w:val="0055042D"/>
     <w:rsid w:val="00555A1C"/>
+    <w:rsid w:val="0056185B"/>
     <w:rsid w:val="00563EF0"/>
     <w:rsid w:val="00572370"/>
     <w:rsid w:val="0057311B"/>
     <w:rsid w:val="00575AAF"/>
     <w:rsid w:val="00585D15"/>
     <w:rsid w:val="005900A1"/>
     <w:rsid w:val="00593179"/>
     <w:rsid w:val="005A2585"/>
     <w:rsid w:val="005C2204"/>
     <w:rsid w:val="00601CCA"/>
     <w:rsid w:val="00602A3A"/>
     <w:rsid w:val="006071AE"/>
     <w:rsid w:val="00613162"/>
     <w:rsid w:val="0061728B"/>
     <w:rsid w:val="0062043C"/>
     <w:rsid w:val="0062126A"/>
     <w:rsid w:val="00623E48"/>
     <w:rsid w:val="00631D21"/>
     <w:rsid w:val="00631F43"/>
     <w:rsid w:val="00634C41"/>
     <w:rsid w:val="00636673"/>
     <w:rsid w:val="0064433B"/>
     <w:rsid w:val="00645AB1"/>
     <w:rsid w:val="006520D5"/>
     <w:rsid w:val="00655F07"/>
     <w:rsid w:val="00657751"/>
     <w:rsid w:val="00677EE8"/>
     <w:rsid w:val="00684B28"/>
     <w:rsid w:val="00687E98"/>
     <w:rsid w:val="00691981"/>
     <w:rsid w:val="0069702C"/>
     <w:rsid w:val="006A6282"/>
+    <w:rsid w:val="006D039D"/>
     <w:rsid w:val="006D1A41"/>
     <w:rsid w:val="006D69FA"/>
     <w:rsid w:val="006E61E0"/>
     <w:rsid w:val="006F3EC2"/>
     <w:rsid w:val="006F5503"/>
     <w:rsid w:val="006F5815"/>
     <w:rsid w:val="00712222"/>
     <w:rsid w:val="007160D3"/>
     <w:rsid w:val="00716B22"/>
     <w:rsid w:val="00722301"/>
     <w:rsid w:val="007315D2"/>
     <w:rsid w:val="007321F3"/>
     <w:rsid w:val="00737395"/>
     <w:rsid w:val="00741726"/>
+    <w:rsid w:val="007439B1"/>
     <w:rsid w:val="00744053"/>
     <w:rsid w:val="007457CD"/>
     <w:rsid w:val="00746681"/>
     <w:rsid w:val="00751FF3"/>
     <w:rsid w:val="00775B60"/>
     <w:rsid w:val="00775F3D"/>
     <w:rsid w:val="0079043B"/>
     <w:rsid w:val="007B3791"/>
     <w:rsid w:val="007B4D89"/>
     <w:rsid w:val="007C0B69"/>
     <w:rsid w:val="007C41BA"/>
+    <w:rsid w:val="007C520E"/>
     <w:rsid w:val="007C7A7C"/>
     <w:rsid w:val="007D6A17"/>
     <w:rsid w:val="007E6951"/>
     <w:rsid w:val="007F7FD6"/>
     <w:rsid w:val="008032EF"/>
     <w:rsid w:val="008041DB"/>
+    <w:rsid w:val="008043EF"/>
     <w:rsid w:val="00810073"/>
     <w:rsid w:val="00825556"/>
     <w:rsid w:val="008267B2"/>
     <w:rsid w:val="00830007"/>
     <w:rsid w:val="00842306"/>
     <w:rsid w:val="008450CB"/>
+    <w:rsid w:val="008459B8"/>
     <w:rsid w:val="00855925"/>
     <w:rsid w:val="00862F0B"/>
     <w:rsid w:val="00866154"/>
     <w:rsid w:val="00881769"/>
     <w:rsid w:val="00883CA2"/>
     <w:rsid w:val="00892849"/>
     <w:rsid w:val="00895DEA"/>
     <w:rsid w:val="00896E9D"/>
     <w:rsid w:val="008A562C"/>
     <w:rsid w:val="008B4E58"/>
     <w:rsid w:val="008C12F3"/>
     <w:rsid w:val="008C5355"/>
     <w:rsid w:val="008C6EC7"/>
     <w:rsid w:val="008C7ED1"/>
     <w:rsid w:val="008D1711"/>
     <w:rsid w:val="008D229C"/>
     <w:rsid w:val="008E3357"/>
     <w:rsid w:val="008E598D"/>
     <w:rsid w:val="008E61C3"/>
     <w:rsid w:val="008F0FB8"/>
     <w:rsid w:val="008F4508"/>
     <w:rsid w:val="008F4B5F"/>
     <w:rsid w:val="00903758"/>
     <w:rsid w:val="009143EB"/>
+    <w:rsid w:val="0091521C"/>
     <w:rsid w:val="00920F0F"/>
     <w:rsid w:val="00921E81"/>
     <w:rsid w:val="009328F5"/>
     <w:rsid w:val="00933870"/>
     <w:rsid w:val="00942D3F"/>
     <w:rsid w:val="00953F6A"/>
     <w:rsid w:val="00954227"/>
     <w:rsid w:val="0095443F"/>
     <w:rsid w:val="00974CAA"/>
     <w:rsid w:val="009761E9"/>
     <w:rsid w:val="00986831"/>
     <w:rsid w:val="00996C0E"/>
     <w:rsid w:val="009A45BD"/>
+    <w:rsid w:val="009A47DF"/>
     <w:rsid w:val="009A5A50"/>
     <w:rsid w:val="009B2CAB"/>
     <w:rsid w:val="009C07BD"/>
     <w:rsid w:val="009C41B8"/>
     <w:rsid w:val="009D747B"/>
     <w:rsid w:val="009F34C2"/>
     <w:rsid w:val="009F580F"/>
     <w:rsid w:val="009F75F9"/>
     <w:rsid w:val="00A16CD0"/>
     <w:rsid w:val="00A22F1E"/>
     <w:rsid w:val="00A32653"/>
     <w:rsid w:val="00A33085"/>
     <w:rsid w:val="00A41087"/>
     <w:rsid w:val="00A460B4"/>
     <w:rsid w:val="00A50120"/>
     <w:rsid w:val="00A60888"/>
     <w:rsid w:val="00A739FF"/>
     <w:rsid w:val="00A9672C"/>
     <w:rsid w:val="00AA2081"/>
     <w:rsid w:val="00AA4CD1"/>
     <w:rsid w:val="00AA55A6"/>
     <w:rsid w:val="00AB0775"/>
     <w:rsid w:val="00AB5178"/>
     <w:rsid w:val="00AC34A6"/>
     <w:rsid w:val="00AC5A87"/>
@@ -3724,117 +3785,123 @@
     <w:rsid w:val="00B61A18"/>
     <w:rsid w:val="00B61C17"/>
     <w:rsid w:val="00B6796D"/>
     <w:rsid w:val="00B72896"/>
     <w:rsid w:val="00B82247"/>
     <w:rsid w:val="00B82295"/>
     <w:rsid w:val="00B945A3"/>
     <w:rsid w:val="00B96D2B"/>
     <w:rsid w:val="00BA5D04"/>
     <w:rsid w:val="00BB3EBB"/>
     <w:rsid w:val="00BB3EC2"/>
     <w:rsid w:val="00BB4711"/>
     <w:rsid w:val="00BC7FE0"/>
     <w:rsid w:val="00BD077D"/>
     <w:rsid w:val="00BD35F9"/>
     <w:rsid w:val="00BE074C"/>
     <w:rsid w:val="00BF0255"/>
     <w:rsid w:val="00BF04B4"/>
     <w:rsid w:val="00BF27EF"/>
     <w:rsid w:val="00BF4E3D"/>
     <w:rsid w:val="00C055C9"/>
     <w:rsid w:val="00C07A13"/>
     <w:rsid w:val="00C1447D"/>
     <w:rsid w:val="00C145E6"/>
     <w:rsid w:val="00C16029"/>
+    <w:rsid w:val="00C1627A"/>
     <w:rsid w:val="00C2100C"/>
     <w:rsid w:val="00C30BD1"/>
     <w:rsid w:val="00C347E3"/>
     <w:rsid w:val="00C42559"/>
     <w:rsid w:val="00C520EB"/>
     <w:rsid w:val="00C632F9"/>
     <w:rsid w:val="00C649B3"/>
+    <w:rsid w:val="00C802BD"/>
     <w:rsid w:val="00C83B6F"/>
     <w:rsid w:val="00C974EE"/>
     <w:rsid w:val="00CA1A38"/>
     <w:rsid w:val="00CA47DE"/>
     <w:rsid w:val="00CA719F"/>
     <w:rsid w:val="00CB3122"/>
     <w:rsid w:val="00CC2193"/>
     <w:rsid w:val="00CC2B80"/>
     <w:rsid w:val="00CC308B"/>
     <w:rsid w:val="00CD16B6"/>
     <w:rsid w:val="00CE30FF"/>
     <w:rsid w:val="00CE389C"/>
+    <w:rsid w:val="00CF1274"/>
     <w:rsid w:val="00CF21F0"/>
     <w:rsid w:val="00CF5145"/>
     <w:rsid w:val="00CF64B8"/>
     <w:rsid w:val="00D010EF"/>
     <w:rsid w:val="00D031CA"/>
     <w:rsid w:val="00D0590F"/>
     <w:rsid w:val="00D067B5"/>
     <w:rsid w:val="00D126AA"/>
     <w:rsid w:val="00D16206"/>
     <w:rsid w:val="00D31247"/>
     <w:rsid w:val="00D33C39"/>
     <w:rsid w:val="00D442A9"/>
     <w:rsid w:val="00D51737"/>
     <w:rsid w:val="00D51D6B"/>
     <w:rsid w:val="00D536F9"/>
     <w:rsid w:val="00D652B6"/>
     <w:rsid w:val="00D77606"/>
     <w:rsid w:val="00D8074D"/>
     <w:rsid w:val="00D90425"/>
     <w:rsid w:val="00D90C87"/>
     <w:rsid w:val="00D91F67"/>
     <w:rsid w:val="00D921CF"/>
     <w:rsid w:val="00DA0267"/>
     <w:rsid w:val="00DB4027"/>
+    <w:rsid w:val="00DB693C"/>
     <w:rsid w:val="00DC4F6B"/>
     <w:rsid w:val="00DC650A"/>
     <w:rsid w:val="00DE7428"/>
     <w:rsid w:val="00DF44DC"/>
     <w:rsid w:val="00DF675A"/>
     <w:rsid w:val="00E01540"/>
     <w:rsid w:val="00E01AB6"/>
     <w:rsid w:val="00E22C05"/>
     <w:rsid w:val="00E23538"/>
     <w:rsid w:val="00E2588F"/>
     <w:rsid w:val="00E25C26"/>
     <w:rsid w:val="00E25C89"/>
     <w:rsid w:val="00E45E3F"/>
     <w:rsid w:val="00E46421"/>
     <w:rsid w:val="00E5287D"/>
     <w:rsid w:val="00E5659D"/>
     <w:rsid w:val="00E84B9B"/>
     <w:rsid w:val="00E915BD"/>
+    <w:rsid w:val="00EA4F07"/>
     <w:rsid w:val="00EB5EBC"/>
     <w:rsid w:val="00EC4DC0"/>
     <w:rsid w:val="00EC6100"/>
     <w:rsid w:val="00EE04D7"/>
     <w:rsid w:val="00EE67DC"/>
     <w:rsid w:val="00EE7CD4"/>
+    <w:rsid w:val="00EF4A99"/>
     <w:rsid w:val="00F16900"/>
     <w:rsid w:val="00F26F60"/>
     <w:rsid w:val="00F5144A"/>
     <w:rsid w:val="00F601F9"/>
     <w:rsid w:val="00F6619D"/>
     <w:rsid w:val="00F753AC"/>
     <w:rsid w:val="00F85466"/>
     <w:rsid w:val="00F93D21"/>
     <w:rsid w:val="00F93F80"/>
     <w:rsid w:val="00F95EE7"/>
     <w:rsid w:val="00F97099"/>
     <w:rsid w:val="00FA0468"/>
     <w:rsid w:val="00FA1A67"/>
     <w:rsid w:val="00FB1146"/>
     <w:rsid w:val="00FB3AD6"/>
     <w:rsid w:val="00FB4959"/>
     <w:rsid w:val="00FD2BA6"/>
     <w:rsid w:val="00FD43C5"/>
     <w:rsid w:val="00FD6011"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4808,197 +4875,71 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement>
-[...1 lines deleted...]
-  </documentManagement>
+  <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="36cb0992-75b6-4e9f-a437-e3712d7709e3"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C16EF4D84E2B1841B54E8FA6AE25053B" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ec9133d81d78e73b1091c245caf6d983">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="500c6692915ba10984c0aabd49f31b22">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...13 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...97 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5056,142 +4997,175 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D986831-D17D-47AD-B41F-45EBB999D46E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="36cb0992-75b6-4e9f-a437-e3712d7709e3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{650F715C-E98C-4559-BA49-77AC36AE6C40}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EF81D8F-1C2F-4DB9-8695-57CD556C5766}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1253ECA1-BF87-4FC7-9134-4A69CFCAC5D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C56B65E8-D148-4416-A56A-6F2BE2009B3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62BB7851-1ED2-48D8-836E-C26EB0E64310}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{650F715C-E98C-4559-BA49-77AC36AE6C40}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>501</Words>
-  <Characters>2601</Characters>
+  <Words>516</Words>
+  <Characters>2596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>JDF 999 - Collection of Personal Property</vt:lpstr>
+      <vt:lpstr>    1.	Background</vt:lpstr>
+      <vt:lpstr>        /NOTICE</vt:lpstr>
+      <vt:lpstr>    2.	Affirmations</vt:lpstr>
+      <vt:lpstr>    3.	Notarized Signature</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3058</CharactersWithSpaces>
+  <CharactersWithSpaces>3074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>JDF 999 - Collection of Personal Property</dc:title>
-  <dc:subject/>
+  <dc:subject>Estates</dc:subject>
   <dc:creator/>
-  <cp:keywords/>
+  <cp:keywords>JDF 999; Small Estates</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F0F424E326A1CC449933FA7612DC2415</vt:lpwstr>
+    <vt:lpwstr>0x010100C16EF4D84E2B1841B54E8FA6AE25053B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>