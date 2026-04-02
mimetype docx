--- v0 (2025-11-01)
+++ v1 (2026-04-02)
@@ -1889,90 +1889,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E0C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>State Court Administrator’s Office, ITS Division CIO:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43ADADC3" w14:textId="77777777" w:rsidR="0066146A" w:rsidRPr="005E0C7A" w:rsidRDefault="0066146A" w:rsidP="000B3BCA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78EFDE43" w14:textId="77777777" w:rsidR="0066146A" w:rsidRPr="005E0C7A" w:rsidRDefault="00C72270" w:rsidP="000B3BCA">
+    <w:p w14:paraId="78EFDE43" w14:textId="24423F30" w:rsidR="0066146A" w:rsidRPr="005E0C7A" w:rsidRDefault="00C72270" w:rsidP="000B3BCA">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jason Bergbower</w:t>
       </w:r>
       <w:r w:rsidR="00DD1AC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005E0C7A" w:rsidRPr="005E0C7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008B6452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deputy</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acting </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00046E5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Director of Information Technology Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252EBB09" w14:textId="77777777" w:rsidR="00955AE6" w:rsidRPr="0037451B" w:rsidRDefault="00955AE6" w:rsidP="00F32D79">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037451B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2707,74 +2715,82 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>And to Judicial Department at:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D35942" w14:textId="77777777" w:rsidR="0094756B" w:rsidRDefault="0094756B" w:rsidP="00677394">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="391CEA3B" w14:textId="3F21681B" w:rsidR="005E0C7A" w:rsidRPr="005E0C7A" w:rsidRDefault="0094756B" w:rsidP="0094756B">
+    <w:p w14:paraId="391CEA3B" w14:textId="7D7854B5" w:rsidR="005E0C7A" w:rsidRPr="005E0C7A" w:rsidRDefault="0094756B" w:rsidP="0094756B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jason Bergbower, </w:t>
       </w:r>
+      <w:r w:rsidR="008B6452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deputy</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Acting Director of Information Technology Services</w:t>
+        <w:t xml:space="preserve"> Director of Information Technology Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25529D3F" w14:textId="77777777" w:rsidR="00F32D79" w:rsidRPr="0037451B" w:rsidRDefault="005E0C7A" w:rsidP="00F32D79">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037451B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Colorado Judicial Branch, ITS</w:t>
       </w:r>
       <w:r w:rsidRPr="0037451B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3780,82 +3796,82 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>By</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007D158F" w:rsidRPr="009E26AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="009E26AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C200D37" w14:textId="77777777" w:rsidR="001B5D34" w:rsidRDefault="00C72270" w:rsidP="00677394">
+    <w:p w14:paraId="3C200D37" w14:textId="622BC8B7" w:rsidR="001B5D34" w:rsidRDefault="00C72270" w:rsidP="00677394">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jason Bergbower</w:t>
       </w:r>
       <w:r w:rsidR="001B5D34">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Acting </w:t>
+      <w:r w:rsidR="00FA688C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deputy </w:t>
       </w:r>
       <w:r w:rsidR="00961581">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Director of Information Technology Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A7C728" w14:textId="77777777" w:rsidR="007D158F" w:rsidRPr="005E0C7A" w:rsidRDefault="001B5D34" w:rsidP="00677394">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4303,58 +4319,58 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CF0881" w:rsidRPr="005E0C7A" w:rsidSect="0012191B">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="255C1946" w14:textId="77777777" w:rsidR="00C73803" w:rsidRDefault="00C73803">
+    <w:p w14:paraId="5476351C" w14:textId="77777777" w:rsidR="00280ED1" w:rsidRDefault="00280ED1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60804FEE" w14:textId="77777777" w:rsidR="00C73803" w:rsidRDefault="00C73803">
+    <w:p w14:paraId="1CABD316" w14:textId="77777777" w:rsidR="00280ED1" w:rsidRDefault="00280ED1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4512,58 +4528,58 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006F5498">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00BE4D75">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="73785B79" w14:textId="77777777" w:rsidR="00BE4D75" w:rsidRDefault="00BE4D75"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2120448C" w14:textId="77777777" w:rsidR="00C73803" w:rsidRDefault="00C73803">
+    <w:p w14:paraId="17242944" w14:textId="77777777" w:rsidR="00280ED1" w:rsidRDefault="00280ED1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3F7A8A" w14:textId="77777777" w:rsidR="00C73803" w:rsidRDefault="00C73803">
+    <w:p w14:paraId="5032D55C" w14:textId="77777777" w:rsidR="00280ED1" w:rsidRDefault="00280ED1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="245D9D3A" w14:textId="77777777" w:rsidR="0065115A" w:rsidRDefault="0065115A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DD79221" w14:textId="77777777" w:rsidR="00343F61" w:rsidRDefault="00343F61">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
@@ -5615,89 +5631,92 @@
     <w:rsid w:val="0017704D"/>
     <w:rsid w:val="001812F1"/>
     <w:rsid w:val="00181853"/>
     <w:rsid w:val="00183791"/>
     <w:rsid w:val="001843FB"/>
     <w:rsid w:val="00186B55"/>
     <w:rsid w:val="00187209"/>
     <w:rsid w:val="001926C3"/>
     <w:rsid w:val="001A3CBB"/>
     <w:rsid w:val="001A55CD"/>
     <w:rsid w:val="001B09BB"/>
     <w:rsid w:val="001B340E"/>
     <w:rsid w:val="001B5D34"/>
     <w:rsid w:val="001B62B0"/>
     <w:rsid w:val="001B7FA7"/>
     <w:rsid w:val="001C0A23"/>
     <w:rsid w:val="001C1141"/>
     <w:rsid w:val="001D1174"/>
     <w:rsid w:val="001D3394"/>
     <w:rsid w:val="001D6EAF"/>
     <w:rsid w:val="001E00BE"/>
     <w:rsid w:val="001E18F2"/>
     <w:rsid w:val="001E625B"/>
     <w:rsid w:val="001F0DCD"/>
     <w:rsid w:val="001F68E3"/>
+    <w:rsid w:val="002023AA"/>
     <w:rsid w:val="00216A53"/>
     <w:rsid w:val="00224CA6"/>
     <w:rsid w:val="00230A1E"/>
     <w:rsid w:val="00231692"/>
     <w:rsid w:val="00231E28"/>
     <w:rsid w:val="0023218A"/>
     <w:rsid w:val="00232907"/>
     <w:rsid w:val="00234331"/>
     <w:rsid w:val="00236B18"/>
     <w:rsid w:val="00236EDE"/>
     <w:rsid w:val="00240EF3"/>
     <w:rsid w:val="00243437"/>
     <w:rsid w:val="00251E16"/>
     <w:rsid w:val="0025634A"/>
     <w:rsid w:val="00260A25"/>
     <w:rsid w:val="00264C47"/>
     <w:rsid w:val="00267FB7"/>
     <w:rsid w:val="002708B2"/>
     <w:rsid w:val="002709AB"/>
     <w:rsid w:val="00272F45"/>
     <w:rsid w:val="002752D0"/>
     <w:rsid w:val="00275A3C"/>
     <w:rsid w:val="00276B1F"/>
+    <w:rsid w:val="00280ED1"/>
     <w:rsid w:val="00282585"/>
     <w:rsid w:val="00282C15"/>
     <w:rsid w:val="0028498D"/>
     <w:rsid w:val="002936C3"/>
     <w:rsid w:val="002A1BB4"/>
     <w:rsid w:val="002A23AA"/>
     <w:rsid w:val="002A3363"/>
     <w:rsid w:val="002B6C60"/>
     <w:rsid w:val="002C2258"/>
     <w:rsid w:val="002C3BA7"/>
     <w:rsid w:val="002C689B"/>
     <w:rsid w:val="002C75C2"/>
     <w:rsid w:val="002D5C61"/>
     <w:rsid w:val="002D6DE0"/>
     <w:rsid w:val="002F07D6"/>
     <w:rsid w:val="002F2EEE"/>
+    <w:rsid w:val="002F401A"/>
     <w:rsid w:val="002F5FC8"/>
     <w:rsid w:val="00307AE7"/>
     <w:rsid w:val="00311749"/>
     <w:rsid w:val="00312226"/>
     <w:rsid w:val="00312EAD"/>
     <w:rsid w:val="003151B1"/>
     <w:rsid w:val="0031703E"/>
     <w:rsid w:val="00323466"/>
     <w:rsid w:val="0033039D"/>
     <w:rsid w:val="00332941"/>
     <w:rsid w:val="00333007"/>
     <w:rsid w:val="00335E30"/>
     <w:rsid w:val="00343F61"/>
     <w:rsid w:val="00344834"/>
     <w:rsid w:val="00355427"/>
     <w:rsid w:val="003606A0"/>
     <w:rsid w:val="00363C19"/>
     <w:rsid w:val="00371B67"/>
     <w:rsid w:val="0037451B"/>
     <w:rsid w:val="00380F5C"/>
     <w:rsid w:val="00380FF7"/>
     <w:rsid w:val="003837C4"/>
     <w:rsid w:val="003838C2"/>
     <w:rsid w:val="0038719B"/>
     <w:rsid w:val="00391D8E"/>
@@ -5931,50 +5950,51 @@
     <w:rsid w:val="00822DEC"/>
     <w:rsid w:val="008230C6"/>
     <w:rsid w:val="00824A7E"/>
     <w:rsid w:val="0082569E"/>
     <w:rsid w:val="00826B7C"/>
     <w:rsid w:val="00833758"/>
     <w:rsid w:val="00834002"/>
     <w:rsid w:val="00835F6C"/>
     <w:rsid w:val="008409C7"/>
     <w:rsid w:val="008453CF"/>
     <w:rsid w:val="008464E1"/>
     <w:rsid w:val="0085197A"/>
     <w:rsid w:val="0085406E"/>
     <w:rsid w:val="008554F4"/>
     <w:rsid w:val="00855DFB"/>
     <w:rsid w:val="008623EC"/>
     <w:rsid w:val="00872BE3"/>
     <w:rsid w:val="00875F68"/>
     <w:rsid w:val="0088594B"/>
     <w:rsid w:val="00887DA1"/>
     <w:rsid w:val="00887F8B"/>
     <w:rsid w:val="0089172D"/>
     <w:rsid w:val="00893F2A"/>
     <w:rsid w:val="00896145"/>
     <w:rsid w:val="008A3D2E"/>
+    <w:rsid w:val="008B6452"/>
     <w:rsid w:val="008C5392"/>
     <w:rsid w:val="008C7DCC"/>
     <w:rsid w:val="008D5D7B"/>
     <w:rsid w:val="008D7F45"/>
     <w:rsid w:val="008E0232"/>
     <w:rsid w:val="008F000F"/>
     <w:rsid w:val="008F08B8"/>
     <w:rsid w:val="008F1BC9"/>
     <w:rsid w:val="008F3C92"/>
     <w:rsid w:val="008F4B11"/>
     <w:rsid w:val="008F6BA2"/>
     <w:rsid w:val="008F762E"/>
     <w:rsid w:val="009002F7"/>
     <w:rsid w:val="00902C0B"/>
     <w:rsid w:val="00916A42"/>
     <w:rsid w:val="00944041"/>
     <w:rsid w:val="009446BC"/>
     <w:rsid w:val="009459AF"/>
     <w:rsid w:val="0094756B"/>
     <w:rsid w:val="00954491"/>
     <w:rsid w:val="00955AE6"/>
     <w:rsid w:val="0095633E"/>
     <w:rsid w:val="009601DF"/>
     <w:rsid w:val="00961581"/>
     <w:rsid w:val="00963260"/>
@@ -6082,50 +6102,51 @@
     <w:rsid w:val="00C05683"/>
     <w:rsid w:val="00C05A0E"/>
     <w:rsid w:val="00C10411"/>
     <w:rsid w:val="00C16E54"/>
     <w:rsid w:val="00C1750B"/>
     <w:rsid w:val="00C206A7"/>
     <w:rsid w:val="00C25420"/>
     <w:rsid w:val="00C32B3C"/>
     <w:rsid w:val="00C429EF"/>
     <w:rsid w:val="00C43E48"/>
     <w:rsid w:val="00C47CD9"/>
     <w:rsid w:val="00C47DFD"/>
     <w:rsid w:val="00C53D9B"/>
     <w:rsid w:val="00C54549"/>
     <w:rsid w:val="00C546A7"/>
     <w:rsid w:val="00C55CFB"/>
     <w:rsid w:val="00C66893"/>
     <w:rsid w:val="00C72270"/>
     <w:rsid w:val="00C73803"/>
     <w:rsid w:val="00C75024"/>
     <w:rsid w:val="00C7675C"/>
     <w:rsid w:val="00C803BA"/>
     <w:rsid w:val="00C823EE"/>
     <w:rsid w:val="00C839ED"/>
     <w:rsid w:val="00C84C9F"/>
+    <w:rsid w:val="00C86B2F"/>
     <w:rsid w:val="00C86DA2"/>
     <w:rsid w:val="00C87980"/>
     <w:rsid w:val="00C93C0E"/>
     <w:rsid w:val="00C97117"/>
     <w:rsid w:val="00CA2DF4"/>
     <w:rsid w:val="00CA36CC"/>
     <w:rsid w:val="00CA4082"/>
     <w:rsid w:val="00CA4D46"/>
     <w:rsid w:val="00CB1FD8"/>
     <w:rsid w:val="00CB25A4"/>
     <w:rsid w:val="00CB61D5"/>
     <w:rsid w:val="00CC0047"/>
     <w:rsid w:val="00CC4B91"/>
     <w:rsid w:val="00CC6AAB"/>
     <w:rsid w:val="00CD047C"/>
     <w:rsid w:val="00CD1892"/>
     <w:rsid w:val="00CD42EF"/>
     <w:rsid w:val="00CD4606"/>
     <w:rsid w:val="00CD4BF6"/>
     <w:rsid w:val="00CD60AB"/>
     <w:rsid w:val="00CE10C1"/>
     <w:rsid w:val="00CE3551"/>
     <w:rsid w:val="00CE63BC"/>
     <w:rsid w:val="00CE7080"/>
     <w:rsid w:val="00CE72D2"/>
@@ -6240,50 +6261,51 @@
     <w:rsid w:val="00F32D79"/>
     <w:rsid w:val="00F3459B"/>
     <w:rsid w:val="00F35F15"/>
     <w:rsid w:val="00F4266A"/>
     <w:rsid w:val="00F4400A"/>
     <w:rsid w:val="00F44F7F"/>
     <w:rsid w:val="00F5036F"/>
     <w:rsid w:val="00F54748"/>
     <w:rsid w:val="00F61CE0"/>
     <w:rsid w:val="00F64506"/>
     <w:rsid w:val="00F71740"/>
     <w:rsid w:val="00F723DD"/>
     <w:rsid w:val="00F72AC2"/>
     <w:rsid w:val="00F74A7F"/>
     <w:rsid w:val="00F74FC6"/>
     <w:rsid w:val="00F825A6"/>
     <w:rsid w:val="00F831B6"/>
     <w:rsid w:val="00F83810"/>
     <w:rsid w:val="00F839F2"/>
     <w:rsid w:val="00F91A6E"/>
     <w:rsid w:val="00F9345A"/>
     <w:rsid w:val="00F93C58"/>
     <w:rsid w:val="00FA55BF"/>
     <w:rsid w:val="00FA591F"/>
     <w:rsid w:val="00FA5BB1"/>
+    <w:rsid w:val="00FA688C"/>
     <w:rsid w:val="00FB28A8"/>
     <w:rsid w:val="00FB46F5"/>
     <w:rsid w:val="00FC71C8"/>
     <w:rsid w:val="00FD17A9"/>
     <w:rsid w:val="00FD47D8"/>
     <w:rsid w:val="00FD7291"/>
     <w:rsid w:val="00FD7379"/>
     <w:rsid w:val="00FE2250"/>
     <w:rsid w:val="00FE54A1"/>
     <w:rsid w:val="00FF1661"/>
     <w:rsid w:val="00FF265F"/>
     <w:rsid w:val="00FF2BA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -7303,68 +7325,68 @@
     <ds:schemaRef ds:uri="3d211405-5f14-458b-b8e5-e981c7e0c8d0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DADE3001-BEB7-43E9-A8FF-65270F222461}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1222</Words>
-  <Characters>7138</Characters>
+  <Characters>6990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>167</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LICENSE AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>judicial</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8344</CharactersWithSpaces>
+  <CharactersWithSpaces>8264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LICENSE AGREEMENT</dc:title>
   <dc:subject/>
   <dc:creator>b888eal</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>