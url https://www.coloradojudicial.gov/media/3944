--- v0 (2025-11-01)
+++ v1 (2026-09-04)
@@ -1,313 +1,679 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="3C85B81E" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="00BB7852" w:rsidRDefault="00BB7852" w:rsidP="00987842">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="90"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.coloradojudicial.gov/media/3945" \o "Form JDF 1782 (pdf)"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00BB7852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00BB7852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>[Accessible Version of This From]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7852">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6570"/>
         <w:gridCol w:w="2790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D303F3" w:rsidRPr="00562583" w14:paraId="35B5C7DB" w14:textId="77777777" w:rsidTr="003A12BC">
+      <w:tr w:rsidR="00BB7852" w:rsidRPr="00562583" w14:paraId="2F06B828" w14:textId="77777777" w:rsidTr="00B470A8">
         <w:trPr>
           <w:trHeight w:val="1125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F35CD21" w14:textId="06EE5948" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="4567C352" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1424"/>
                 <w:tab w:val="left" w:pos="2684"/>
                 <w:tab w:val="left" w:pos="4117"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="120" w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Court</w:t>
             </w:r>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Check1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> District     </w:t>
-[...26 lines deleted...]
-            </w:sdt>
+              <w:t>District</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Check2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Probate     </w:t>
-[...26 lines deleted...]
-            </w:sdt>
+              <w:t>Probate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Check3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Juvenile</w:t>
+              <w:t>Juvenile</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E0B56BB" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="38BD0053" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5742"/>
               </w:tabs>
-              <w:spacing w:line="420" w:lineRule="auto"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colorado County: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Colorado County:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="140B4BEE" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="45C23A55" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6277"/>
               </w:tabs>
-              <w:spacing w:after="60"/>
+              <w:spacing w:before="120" w:after="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Court Address: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Court Address:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="106CB704" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="4744A1F9" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B457F23" wp14:editId="30509453">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ED0CFA9" wp14:editId="2BBB901D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>155575</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>29845</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1339850" cy="45085"/>
                       <wp:effectExtent l="88900" t="25400" r="107950" b="94615"/>
                       <wp:wrapNone/>
                       <wp:docPr id="16" name="Group 16"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1339850" cy="45085"/>
                                 <a:chOff x="8712" y="3456"/>
@@ -366,3292 +732,5418 @@
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:noFill/>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="46E1A27B" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.25pt;margin-top:2.35pt;width:105.5pt;height:3.55pt;z-index:251661312" coordorigin="8712,3456" coordsize="2736,464" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPXVTwWQIAAJcGAAAOAAAAZHJzL2Uyb0RvYy54bWzslU2P2yAQhu+V+h8Q98ZxvmvF2cN+5JK2&#10;kbbtnWBso2JAQOLk33cYO9nddE+p1FNzQOCBYeZ5h8ny7tgochDOS6Nzmg6GlAjNTSF1ldMf358+&#10;LSjxgemCKaNFTk/C07vVxw/L1mZiZGqjCuEIONE+a21O6xBsliSe16JhfmCs0GAsjWtYgKWrksKx&#10;Frw3KhkNh7OkNa6wznDhPXx96Ix0hf7LUvDwrSy9CETlFGILODocd3FMVkuWVY7ZWvI+DHZDFA2T&#10;Gi69uHpggZG9k3+4aiR3xpsyDLhpElOWkgvMAbJJh1fZrJ3ZW8ylytrKXjAB2itON7vlXw9bR2QB&#10;2s0o0awBjfBaAmuA09oqgz1rZ5/t1nUZwnRj+C8P5uTaHtdVt5ns2i+mAH9sHwzCOZauiS4gbXJE&#10;DU4XDcQxEA4f0/H482IKUnGwTabDxbTTiNcgZDy1mKcjSsA4nkwxRJbx+rE/PZqPIQ08OpvEgwnL&#10;ulsx0j6ymBaUm38h6v+O6HPNrEChfKR1Jjo/E91ILci444k77vXWIV2feeD6PipSKml/AhKE10N7&#10;J/0zujO0q8xZZp0Pa2EaEic5VRANumSHjQ8dpPOWKI82T1Ip+M4ypUkLAUwX8yme8EbJIlqj0btq&#10;d68cObD4uPDXI3+zDYpYF+itFqx47OeBSQVzEk4WSiQ4yXSlBI3XqYoSJaCdwKSLTmkstQ5Wp97O&#10;FCdkCMKilv9KVGho3TNBUbHIYgQg++2ipulkAn7fFPV/VeML7VsMdD98y32nju319Rp3vfyfrH4D&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhXlNw4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LasMw&#10;ELwX+g9iC701sp24DY7lENLHKRSaFEpvirWxTayVsRTb+ftuT+1lYZjHzuTrybZiwN43jhTEswgE&#10;UulMQ5WCz8PrwxKED5qMbh2hgit6WBe3N7nOjBvpA4d9qASHkM+0gjqELpPSlzVa7WeuQ2Lu5Hqr&#10;A8O+kqbXI4fbViZR9Citbog/1LrDbY3leX+xCt5GPW7m8cuwO5+21+9D+v61i1Gp+7vpecVnswIR&#10;cAp/DvjdwP2h4GJHdyHjRasgWaSsVLB4AsF0Mk8ZH1kXL0EWufw/ovgBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAj11U8FkCAACXBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAYV5TcOEAAAAMAQAADwAAAAAAAAAAAAAAAACzBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;">
-                      <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="8712,3456" to="8712,3920" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX3YLbxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#10;EIbvhf6HZYTe6sYeqkZXsRZBEA9+9D7NjtlgdjZmN5r8e1cQvAwzvLzP8EznrS3FlWpfOFYw6Ccg&#10;iDOnC84VHA+rzxEIH5A1lo5JQUce5rP3tymm2t14R9d9yEWEsE9RgQmhSqX0mSGLvu8q4pidXG0x&#10;xLPOpa7xFuG2lF9J8i0tFhw/GKxoaSg77xurYPN/OnRjvKzNXzPsfrZ6t2pCq9RHr/2dxLGYgAjU&#10;hlfjiVjr6DCEh1BcQM7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfdgtvHAAAA4AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight="1.25pt">
+                    <v:group w14:anchorId="6467F6D8" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:12.25pt;margin-top:2.35pt;width:105.5pt;height:3.55pt;z-index:251659264" coordorigin="8712,3456" coordsize="2736,464" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQATHWy8RwIAAHMGAAAOAAAAZHJzL2Uyb0RvYy54bWzslU1z2yAQhu+d6X9guNeybMt2NZZzyIcv&#13;&#10;buuZpLljQBJTBAxgy/73XZDsOE5OyUxP1YEBFpbd54XV4ubQSLTn1gmtCpwOhhhxRTUTqirw76eH&#13;&#10;b3OMnCeKEakVL/CRO3yz/Ppl0Zqcj3StJeMWgRPl8tYUuPbe5EniaM0b4gbacAXGUtuGeBjaKmGW&#13;&#10;tOC9kcloOJwmrbbMWE25czB71xnxMvovS079r7J03CNZYIjNx9bGdhvaZLkgeWWJqQXtwyAfiKIh&#13;&#10;QsGhZ1d3xBO0s+KNq0ZQq50u/YDqJtFlKSiPOUA26fAqm5XVOxNzqfK2MmdMgPaK04fd0p/7lTWP&#13;&#10;ZmO76KG71vSPAy5Ja6r80h7GVbcYbdsfmoGeZOd1TPxQ2ia4gJTQIfI9nvnyg0cUJtPx+Ps8Axko&#13;&#10;2CbZcJ51/GkNIoVd81k6wgiM40k2Pdnu+92j2Xjab51OgjEheXdqjLSPLCgPV8m90HKfo/VYE8Oj&#13;&#10;CC7Q2FgkGKQyw0iRBgisheJoHOIJB8OKW7Wx/cgB1/dRoVIK8wx+Irwe2jvpn9CdoF1lTnJjnV9x&#13;&#10;3aDQKbCEaKJLsl8730E6LQnyKP0gpIR5kkuFWgggm8+yuMNpKViwBqOz1fZWWrQn4eHEr0f+ahlc&#13;&#10;UMWit5oTdt/3PRES+sgfDQDyVhBVSY7DcbLCSHIoFdDpopMqXjWXB1gdxK1mx8gQhI1a/itRoVhd&#13;&#10;iBov2adFTdPJBPy+utT/VQ0vtC8xUNniW+6rcCidl+O46uVfsfwLAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBhXlNw4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/LasMwELwX+g9iC701sp24DY7lENLH&#13;&#10;KRSaFEpvirWxTayVsRTb+ftuT+1lYZjHzuTrybZiwN43jhTEswgEUulMQ5WCz8PrwxKED5qMbh2h&#13;&#10;git6WBe3N7nOjBvpA4d9qASHkM+0gjqELpPSlzVa7WeuQ2Lu5HqrA8O+kqbXI4fbViZR9Citbog/&#13;&#10;1LrDbY3leX+xCt5GPW7m8cuwO5+21+9D+v61i1Gp+7vpecVnswIRcAp/DvjdwP2h4GJHdyHjRasg&#13;&#10;WaSsVLB4AsF0Mk8ZH1kXL0EWufw/ovgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEx1s&#13;&#10;vEcCAABzBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;YV5TcOEAAAAMAQAADwAAAAAAAAAAAAAAAAChBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAK8FAAAAAA==&#13;&#10;">
+                      <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="8712,3456" to="8712,3920" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX3YLbxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvhf6HZYTe6sYeqkZXsRZBEA9+9D7NjtlgdjZmN5r8e1cQvAwzvLzP8EznrS3FlWpfOFYw6Ccg&#13;&#10;iDOnC84VHA+rzxEIH5A1lo5JQUce5rP3tymm2t14R9d9yEWEsE9RgQmhSqX0mSGLvu8q4pidXG0x&#13;&#10;xLPOpa7xFuG2lF9J8i0tFhw/GKxoaSg77xurYPN/OnRjvKzNXzPsfrZ6t2pCq9RHr/2dxLGYgAjU&#13;&#10;hlfjiVjr6DCEh1BcQM7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfdgtvHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokeweight="1.25pt">
                         <v:stroke endarrow="block" endarrowwidth="wide" endarrowlength="long"/>
                       </v:line>
-                      <v:line id="Line 4" o:spid="_x0000_s1028" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="11448,3456" to="11448,3920" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmQhapxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvSPsPkSftBuk4DCgEtDEhIU07ANvda0xTrXG6JoX23+PDJC5PfnryZ7/Vpve1ulAbq8AGnicZ&#10;KOIi2IpLA1+n3XgOKiZki3VgMjBQhM36YbTC3IYrH+hyTKUSCMccDbiUmlzrWDjyGCehIZbsHFqP&#10;SWxbatviVeC+1tMse9EeK5YLDhvaOip+j5038PFzPg0L/Nu77242vH3aw65LvTFPj/37UuR1CSpR&#10;n+4b/4i9lQ7ysRSSAfT6BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOZCFqnHAAAA4AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokeweight="1.25pt">
+                      <v:line id="Line 4" o:spid="_x0000_s1028" style="position:absolute;flip:y;visibility:visible;mso-wrap-style:square" from="11448,3456" to="11448,3920" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmQhapxwAAAOAAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#13;&#10;DIXvSPsPkSftBuk4DCgEtDEhIU07ANvda0xTrXG6JoX23+PDJC5PfnryZ7/Vpve1ulAbq8AGnicZ&#13;&#10;KOIi2IpLA1+n3XgOKiZki3VgMjBQhM36YbTC3IYrH+hyTKUSCMccDbiUmlzrWDjyGCehIZbsHFqP&#13;&#10;SWxbatviVeC+1tMse9EeK5YLDhvaOip+j5038PFzPg0L/Nu77242vH3aw65LvTFPj/37UuR1CSpR&#13;&#10;n+4b/4i9lQ7ysRSSAfT6BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOZCFqnHAAAA4AAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" strokeweight="1.25pt">
                         <v:stroke endarrow="block" endarrowwidth="wide" endarrowlength="long"/>
                       </v:line>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Court Use Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D303F3" w:rsidRPr="00562583" w14:paraId="28962E56" w14:textId="77777777" w:rsidTr="0025094E">
+      <w:tr w:rsidR="00BB7852" w:rsidRPr="00562583" w14:paraId="146C4765" w14:textId="77777777" w:rsidTr="00B470A8">
         <w:trPr>
           <w:trHeight w:val="1638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19C0E744" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="2FD3A32F" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6277"/>
               </w:tabs>
               <w:spacing w:before="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petitioner: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Petitioner:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text3"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
-          <w:p w14:paraId="1874D2DA" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="652814F1" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C9C30B" w14:textId="7DB5A7AD" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="4DB85DB5" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6277"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respondent: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Respondent:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
-          <w:p w14:paraId="2F522D40" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="34EFC1C5" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6102"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>(or Co-petitioner)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E4B6EDF" w14:textId="5072FDAF" w:rsidR="00C05C2D" w:rsidRPr="004608E7" w:rsidRDefault="00C05C2D" w:rsidP="00C05C2D">
+          <w:p w14:paraId="6CE97450" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6282"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B4C72A2" w14:textId="25216C7B" w:rsidR="00C05C2D" w:rsidRPr="004608E7" w:rsidRDefault="00C05C2D" w:rsidP="00C05C2D">
+          <w:p w14:paraId="5320016B" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6282"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the Interest of: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>In the Interest of:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text5"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03263D19" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="0025094E">
+          <w:p w14:paraId="0DE35658" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2574"/>
               </w:tabs>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Case</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="004608E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Number:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text6"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w14:paraId="6D0294F6" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="0025094E">
+          <w:p w14:paraId="657413BB" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2504"/>
               </w:tabs>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Number: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Division:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
-          <w:p w14:paraId="17199A02" w14:textId="77777777" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="0025094E">
-[...30 lines deleted...]
-          <w:p w14:paraId="1ED69170" w14:textId="4C35F3DA" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="0025094E">
+          <w:p w14:paraId="3125DBC1" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2499"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courtroom: </w:t>
-[...10 lines deleted...]
-            </w:r>
+              <w:t>Courtroom:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text8"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D303F3" w:rsidRPr="00562583" w14:paraId="0C0C3477" w14:textId="77777777" w:rsidTr="00C05C2D">
+      <w:tr w:rsidR="00BB7852" w:rsidRPr="00562583" w14:paraId="07DE863F" w14:textId="77777777" w:rsidTr="00B470A8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="603929FA" w14:textId="1EEB9229" w:rsidR="00D303F3" w:rsidRPr="004608E7" w:rsidRDefault="00D303F3" w:rsidP="00C05C2D">
+          <w:p w14:paraId="18FB9DB9" w14:textId="77777777" w:rsidR="00BB7852" w:rsidRPr="004608E7" w:rsidRDefault="00BB7852" w:rsidP="00B470A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2676"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004608E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Order Regarding Special Immigrant Juvenile Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DD85D22" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRDefault="00957B5A" w:rsidP="002C35E9">
-[...10 lines deleted...]
-        <w:t>The Court, having considered the request for findings establishing the child / minor’s eligibility for classification as a special immigrant juvenile, hereby enters the following factual findings and conclusions of law:</w:t>
+    <w:p w14:paraId="6DD85D22" w14:textId="1A2E7993" w:rsidR="00CC5A20" w:rsidRDefault="00957B5A" w:rsidP="00BB7852">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Court, having considered the request for findings establishing the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00307364">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s eligibility for classification as a special immigrant juvenile, hereby enters the following factual findings and conclusions of law:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D24" w14:textId="36A83BE7" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D24" w14:textId="175D735A" w:rsidR="00CC5A20" w:rsidRPr="00653A47" w:rsidRDefault="00957B5A" w:rsidP="00BB7852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
-        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The child </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/ minor</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD793D" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (name)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text9"/>
+      <w:r w:rsidR="00653A47" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>is under the age of 21 years.  The child</w:t>
+      </w:r>
+      <w:r w:rsidR="00484F18" w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s date of birth is</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text10"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="6DD85D25" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00BB7852">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The child / minor is unmarried.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD85D26" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00BB7852">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>child / minor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meets the definition of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD85D27" w14:textId="21211E47" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Check4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“C</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>hild” pursuant to C.R.S. §</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>14-10-123(</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C35E9">
-[...23 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1.5)(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C35E9">
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>a) and 14-10-10</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3(5), </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>as an unmarried individual who has not attained the age of twenty-one.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674424" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD793D" w:rsidRPr="00BD793D">
+      <w:r w:rsidR="00674424" w:rsidRPr="002435FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD85D28" w14:textId="72F6BAD8" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Check5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BD793D">
-[...35 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“Minor” pursuant to C.R.S. §§ 15-14-102(8) and 15-14-204(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.5)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a), as an unmarried individual who has not attained the age of twenty-one.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D25" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D29" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>The child / minor is unmarried.</w:t>
+        <w:t>The child / minor is currently under the court’s jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pursuant to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D26" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D2A" w14:textId="6107F7DA" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check6"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Check6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The commencement of a proceeding concerning the Allocation of Parental Responsibilities under </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C.R.S. §§ 14-10-10</w:t>
+      </w:r>
+      <w:r w:rsidR="00011CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00075E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>14-10-</w:t>
+      </w:r>
+      <w:r w:rsidR="00490B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>123</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00674424" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0025094E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this proceeding is to determine the allocation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95426">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parental responsibilities and parenting time </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53D0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as to the child. </w:t>
+      </w:r>
+      <w:r w:rsidR="0034172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.R.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="0034172E" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="0034172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>14-</w:t>
+      </w:r>
+      <w:r w:rsidR="0034172E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10-124</w:t>
+      </w:r>
+      <w:r w:rsidR="0043201A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00674424" w:rsidRPr="002435FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD85D2B" w14:textId="1B64BE51" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Check7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The filing of a Petition for Appointment of a Guardian of a Minor under C.R.S. § 15-14-204. The purpose of this proceeding is to determine whether appointment of a guardian is in the minor’s best interest. C.R.S. § 15-14-204(2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD85D2C" w14:textId="7B67BD53" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
+        <w:t>The child / minor will remain under this Court’s jurisdiction until the age of twenty-one or until further order of the Court</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>child / minor</w:t>
+        <w:t xml:space="preserve">, pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025094E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(check one)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> meets the definition of:</w:t>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D27" w14:textId="1A6CFB9A" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="007F5F69">
+    <w:p w14:paraId="6DD85D2D" w14:textId="42653D0B" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="Check8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>“C</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C.R.S. § 14-10-123(</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>hild” pursuant to C.R.S. §</w:t>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t xml:space="preserve">§ </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.5)</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Allocation of Parental Responsibilities)</w:t>
+      </w:r>
+      <w:r w:rsidR="0025094E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0025094E">
-[...6 lines deleted...]
-      <w:r w:rsidR="00674424" w:rsidRPr="002435FA">
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002435FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00D93296">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D28" w14:textId="7D1BC8B0" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="007F5F69">
+    <w:p w14:paraId="6DD85D2E" w14:textId="277AF820" w:rsidR="0025094E" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="007F5F69">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="Check9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>“Minor” pursuant to C.R.S. §§ 15-14-102(8) and 15-14-204(</w:t>
-[...13 lines deleted...]
-        <w:t>a), as an unmarried individual who has not attained the age of twenty-one.</w:t>
+        <w:t>C.R.S. § 15-14-210(1) (Guardianship).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D29" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D2F" w14:textId="522095E5" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>The child / minor is currently under the court’s jurisdiction</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Court finds the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3006F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pursuant to:</w:t>
+        <w:t xml:space="preserve"> / minor’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>parents are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D2A" w14:textId="2D4B6ADC" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="003206D8">
+    <w:p w14:paraId="6DD85D30" w14:textId="29E3742B" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00C05C2D" w:rsidP="002435FA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="002435FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
-[...39 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="Text11"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="6DD85D2B" w14:textId="1E0C6011" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="003206D8">
+    <w:p w14:paraId="6DD85D31" w14:textId="1C4F029E" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00C05C2D" w:rsidP="002435FA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="002435FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="Text12"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="6DD85D2C" w14:textId="7B67BD53" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="03336CED" w14:textId="77777777" w:rsidR="002435FA" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>The child / minor will remain under this Court’s jurisdiction until the age of twenty-one or until further order of the Court</w:t>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>The child / minor currently resides with and is dependent on</w:t>
+      </w:r>
+      <w:r w:rsidR="002435FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D2D" w14:textId="315CC8AC" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="00B90ED4">
+    <w:p w14:paraId="6DD85D32" w14:textId="443860C0" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="004E1818">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E1818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002435FA" w:rsidRPr="004E1818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E1818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ame of caregiver)</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0025094E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="Text13"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00957B5A" w:rsidRPr="002435FA">
-[...12 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3006F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="002435FA" w:rsidRPr="004E1818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(relationship to child / minor)</w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="Text14"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="6DD85D2E" w14:textId="3C739810" w:rsidR="0025094E" w:rsidRDefault="00B97543" w:rsidP="00B90ED4">
-[...51 lines deleted...]
-    <w:p w14:paraId="6DD85D2F" w14:textId="77777777" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D33" w14:textId="7016E9CE" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...160 lines deleted...]
-      <w:r w:rsidRPr="004E1818">
+        </w:rPr>
+        <w:t xml:space="preserve">The child / minor has been placed under the custody of an individual appointed by this court pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025094E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t>(check one)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...34 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D33" w14:textId="7016E9CE" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
-[...40 lines deleted...]
-    <w:p w14:paraId="6DD85D34" w14:textId="79A9871D" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="00D73974">
+    <w:p w14:paraId="6DD85D34" w14:textId="0E3E491A" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="00A31971">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="Check10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>C.R.S. §§ 14-10-123(1.5) and 14-10-103 (Allocation of Parental Responsibilities)</w:t>
+        <w:t>C.R.S. §§ 14-10-123</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 14-13-102</w:t>
+      </w:r>
+      <w:r w:rsidR="008E713B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008258CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E713B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008258CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="008E713B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008258CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 14-10-103 (Allocation of Parental Responsibilities)</w:t>
       </w:r>
       <w:r w:rsidR="00D10DA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D93296">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002435FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00D93296">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D35" w14:textId="2A2EC308" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="00D73974">
+    <w:p w14:paraId="6DD85D35" w14:textId="172C2AEE" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="00A31971">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="Check11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">C.R.S. § 15-14-204 (Guardianship); </w:t>
+        <w:t>C.R.S. §</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8712B" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15-14-204</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8712B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 14-13-102 (3) &amp; (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8712B" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Guardianship); </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">see also </w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">C.R.S. § 15-14-207-209 (giving the guardian all the unrestricted duties, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>C.R.S. § 15-14-207-209 (giving the guardian all the unrestricted duties, powers</w:t>
+      </w:r>
+      <w:r w:rsidR="00E645AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>powers</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and rights of a parent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD61295" w14:textId="77777777" w:rsidR="002435FA" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="3B8446C9" w14:textId="0370B823" w:rsidR="004E1818" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00BC772E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Specifically, the child / minor has been placed in the custody of</w:t>
       </w:r>
-      <w:r w:rsidR="002435FA">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="004E1818">
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1818" w:rsidRPr="004E1818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Name of caregiver)</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="004E1818">
+      <w:r w:rsidR="00653A47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="Text15"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1818" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00E645AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1818" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1818" w:rsidRPr="004E1818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>(relationship to child / minor)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002435FA">
-[...15 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="Text16"/>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00653A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="6DD85D37" w14:textId="6ABFE75E" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D37" w14:textId="6DFB6D56" w:rsidR="00CC5A20" w:rsidRPr="00BC772E" w:rsidRDefault="00957B5A" w:rsidP="00BC772E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7740"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:hanging="720"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="004E1818">
+        <w:ind w:left="540" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The child</w:t>
+      </w:r>
+      <w:r w:rsidR="00E645AA" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s caregiver, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC772E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002435FA" w:rsidRPr="004E1818">
+      <w:r w:rsidR="002435FA" w:rsidRPr="00BC772E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E1818">
+      <w:r w:rsidRPr="00BC772E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ame of caregiver)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C35E9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00BC772E" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002435FA" w:rsidRPr="002435FA">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> has (check one):</w:t>
+      <w:r w:rsidR="00BC772E" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="Text21"/>
+      <w:r w:rsidR="00BC772E" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BC772E" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BC772E" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E" w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has (check one):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D38" w14:textId="77B151D4" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="00EF4152">
+    <w:p w14:paraId="6DD85D38" w14:textId="1DF810E4" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00BC772E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="00EF4152">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="Check12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Exclusive custody and decision-making responsibilities over the child through allocation of parental responsibilities, C.R.S. §§ 14-10-123(1.5), 14-10-103</w:t>
+        <w:t>Exclusive custody and decision-making responsibilities over the child through allocation of parental responsibilities, C.R.S. §§ 14-10-123</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14-10-103</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0D8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 14-10-124</w:t>
       </w:r>
       <w:r w:rsidR="00D93296">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002435FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
       <w:r w:rsidR="00D93296">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>O</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>r</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D39" w14:textId="3D261AA7" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="00EF4152">
+    <w:p w14:paraId="6DD85D39" w14:textId="192129CD" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="00EF4152">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="Check13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>All of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the unrestricted duties, powers and rights of a parent through guardianship, C.R.S. § 15-14-207-209.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D3A" w14:textId="45C4EDAD" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
+    <w:p w14:paraId="23F0A9FD" w14:textId="77777777" w:rsidR="004B3FD1" w:rsidRDefault="00957B5A" w:rsidP="002435FA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The child</w:t>
       </w:r>
+      <w:r w:rsidR="003F5E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> / minor’</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s reunification with </w:t>
       </w:r>
       <w:r w:rsidRPr="002435FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(check one)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...26 lines deleted...]
-      </w:sdt>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E08F9C9" w14:textId="77777777" w:rsidR="004B3FD1" w:rsidRDefault="004B3FD1" w:rsidP="004B3FD1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B3FD1" w:rsidSect="00C05C2D">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="272"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="404549E8" w14:textId="58736DDF" w:rsidR="004B3FD1" w:rsidRDefault="00653A47" w:rsidP="00703C9A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="Check14"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>one or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="696505BC" w14:textId="3CCBC184" w:rsidR="004B3FD1" w:rsidRDefault="00653A47" w:rsidP="00703C9A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="Check15"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>both parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2963695D" w14:textId="77777777" w:rsidR="004B3FD1" w:rsidRDefault="004B3FD1" w:rsidP="004B3FD1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B3FD1" w:rsidSect="00703C9A">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="2160" w:space="0"/>
+            <w:col w:w="7200"/>
+          </w:cols>
+          <w:docGrid w:linePitch="272"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD85D3A" w14:textId="02690098" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00703C9A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> one or </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> both parents is not viable due to one of the following bases as defined under Colorado law (check any that apply):</w:t>
+        <w:t>is not viable due to one of the following bases as defined under Colorado law (check any that apply):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D3B" w14:textId="104F80B3" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D3B" w14:textId="6C33DD11" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="00B17324">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check16"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="Check16"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Abuse (</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>See, e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, C.R.S. §§ 18-6-401, 19-1-103(1), 19-3-102(1); </w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>see also</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.R.S. § 14-10-124(4));</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D3C" w14:textId="0550AD43" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D3C" w14:textId="6D955458" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="Check17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Neglect (</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>See, e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">C.R.S. §§ 19-1-103(1), 19-3-102(1); </w:t>
+        <w:t xml:space="preserve">C.R.S. §§ </w:t>
+      </w:r>
+      <w:r w:rsidR="000803A2" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>18-6-401</w:t>
+      </w:r>
+      <w:r w:rsidR="000803A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19-1-103(1), 19-3-102(1); </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>see also</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> C.R.S. § 14-10-124(4));</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D3D" w14:textId="3DBCACF1" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="002435FA">
+    <w:p w14:paraId="6DD85D3D" w14:textId="24271775" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...23 lines deleted...]
-      <w:r w:rsidR="002435FA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="Check18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Abandonment (</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>See, e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">C.R.S. §§ 14-13-102(1), 19-3-604; </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>C.R.S. §§ 14-13-102(1), 19-3-604</w:t>
+      </w:r>
+      <w:r w:rsidR="00771348">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00516B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14-10-123(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="004C5E65">
-[...7 lines deleted...]
-      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+      <w:r w:rsidR="00516B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1.5)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00516B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c)(II)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8181D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 15-14-204(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E8181D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.5)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E8181D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c)(II)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64C31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6DD85D3E" w14:textId="7BFA1786" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="00985963">
+    <w:p w14:paraId="6DD85D3E" w14:textId="3EAFB548" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00653A47" w:rsidP="00653A47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:sdt>
-[...25 lines deleted...]
-      <w:r w:rsidR="002435FA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="Check19"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other similar basis found under state law</w:t>
       </w:r>
-      <w:r w:rsidR="00985963">
-[...22 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text17"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="Text17"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="3EC2AA53" w14:textId="4D0D0D31" w:rsidR="004E1818" w:rsidRDefault="00957B5A" w:rsidP="004E1818">
+    <w:p w14:paraId="3EC2AA53" w14:textId="29F41908" w:rsidR="004E1818" w:rsidRDefault="00957B5A" w:rsidP="003F6004">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The court’s findings are based on the following specific facts established through testimony and/or documentary evidence:</w:t>
-      </w:r>
+        <w:t>The court’s findings are based on the following specific facts established through testimony and/or documentary evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[P</w:t>
+      </w:r>
+      <w:r w:rsidR="004B02D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rovide as much detail as possible, attaching additional pages if necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004B02D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text18"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="Text18"/>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B05E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="0B10C9B5" w14:textId="77777777" w:rsidR="004E1818" w:rsidRPr="004E1818" w:rsidRDefault="004E1818" w:rsidP="004E1818">
-[...131 lines deleted...]
-    <w:p w14:paraId="5A3787E3" w14:textId="7C6B9C2A" w:rsidR="004E1818" w:rsidRDefault="00957B5A" w:rsidP="004E1818">
+    <w:p w14:paraId="5A3787E3" w14:textId="6FC0810C" w:rsidR="004E1818" w:rsidRDefault="00957B5A" w:rsidP="00703C9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>In considering the child /</w:t>
+        <w:t>In considering the child</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> minor</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">’s best interest pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="004E1818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(check one)</w:t>
       </w:r>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB5F6DF" w14:textId="689D1A3D" w:rsidR="004E1818" w:rsidRDefault="00B97543" w:rsidP="004E1818">
-[...130 lines deleted...]
-    <w:p w14:paraId="6DD85D42" w14:textId="60E0EA64" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00B97543" w:rsidP="0025094E">
+    <w:p w14:paraId="7FE7E8D7" w14:textId="147A8D36" w:rsidR="001B375C" w:rsidRDefault="00BC772E" w:rsidP="00BC772E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="Check20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-        <w:t>C.R.S. § 15-14-204(2) (Guardianship)</w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>C.R.S. § 14-10-124 (</w:t>
       </w:r>
       <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="004E1818" w:rsidRPr="002F77D5">
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">llocation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Parental</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>esponsibilities)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F315B" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>it is not in the child</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F315B" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s best interest to return to the child</w:t>
+      </w:r>
+      <w:r w:rsidR="003F5E27">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F315B" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s or his/her or parents’ previous country of nationality or country of last habitual residence, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00240EA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000F315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(name of country)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB5F6DF" w14:textId="6DE8DDCF" w:rsidR="004E1818" w:rsidRDefault="004E1818" w:rsidP="00BC772E">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D43" w14:textId="7246C5A7" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="0025094E">
-[...15 lines deleted...]
-    <w:p w14:paraId="1AB7F776" w14:textId="3C1BEBE6" w:rsidR="00957B5A" w:rsidRDefault="004E1818" w:rsidP="0025094E">
+    <w:p w14:paraId="6DD85D42" w14:textId="565DD89F" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00BC772E" w:rsidP="00BC772E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="252" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check21"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="Check21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C.R.S. § 15-14-204(2) (Guardianship)</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, it is not in the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s best interest to return to the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00957B5A" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / minor’s or his/her or parents’ previous country of nationality or country of last habitual residence, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in (name of country)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD85D43" w14:textId="7E330F2A" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00BC772E">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...14 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The court’s finding</w:t>
+      </w:r>
+      <w:r w:rsidR="006D226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="006D226D" w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>based on the following specific facts established through testimony and/or documentary evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="006D226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[P</w:t>
+      </w:r>
+      <w:r w:rsidR="004B02D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rovide as much detail as possible, attaching additional pages if necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00A035F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004B02D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text19"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="Text19"/>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
-    <w:p w14:paraId="509BFCA3" w14:textId="77777777" w:rsidR="004E1818" w:rsidRDefault="004E1818" w:rsidP="0025094E">
-[...164 lines deleted...]
-    <w:p w14:paraId="6DD85D49" w14:textId="2C8C0C5D" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="0025094E">
+    <w:p w14:paraId="74556DCE" w14:textId="0ADDC54C" w:rsidR="004B3FD1" w:rsidRDefault="00957B5A" w:rsidP="00BC772E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
-        <w:spacing w:before="720" w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="0025094E" w:rsidRPr="0025094E">
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="002C35E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Dated:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="Text20"/>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC772E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="6DD85D49" w14:textId="49B510D2" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00703C9A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5760"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>BY THE COURT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D4C" w14:textId="556BF366" w:rsidR="00CC5A20" w:rsidRPr="002F77D5" w:rsidRDefault="00957B5A" w:rsidP="0025094E">
+    <w:p w14:paraId="6DD85D4D" w14:textId="183BFFA8" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="00703C9A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="720" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>District Court Judge / Magistrate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD85D4D" w14:textId="183BFFA8" w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidRDefault="00957B5A" w:rsidP="0025094E">
-[...15 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="00CC5A20" w:rsidRPr="002C35E9" w:rsidSect="004B3FD1">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AD4C666" w14:textId="77777777" w:rsidR="00B97543" w:rsidRDefault="00B97543">
+    <w:p w14:paraId="2A27075F" w14:textId="77777777" w:rsidR="006B1E21" w:rsidRDefault="006B1E21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316F0159" w14:textId="77777777" w:rsidR="00B97543" w:rsidRDefault="00B97543">
+    <w:p w14:paraId="1A13563C" w14:textId="77777777" w:rsidR="006B1E21" w:rsidRDefault="006B1E21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DD85D52" w14:textId="29D89D4D" w:rsidR="00CC5A20" w:rsidRDefault="00957B5A" w:rsidP="00783371">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DD85D52" w14:textId="26F55400" w:rsidR="00CC5A20" w:rsidRDefault="00957B5A" w:rsidP="00783371">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3690,158 +6182,235 @@
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>re</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Special Immigrant Juvenile Status</w:t>
     </w:r>
     <w:r w:rsidR="00783371">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
-      <w:t>R: August 9, 2021</w:t>
+      <w:t>R:</w:t>
     </w:r>
+    <w:r w:rsidR="00B25F01">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004B02D4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">July 30, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="004B02D4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="00783371">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00783371" w:rsidRPr="00783371">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="0025094E">
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r w:rsidR="002E1D97" w:rsidRPr="002E1D97">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53348556" w14:textId="77777777" w:rsidR="00B97543" w:rsidRDefault="00B97543">
+    <w:p w14:paraId="0034613A" w14:textId="77777777" w:rsidR="006B1E21" w:rsidRDefault="006B1E21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C777B33" w14:textId="77777777" w:rsidR="00B97543" w:rsidRDefault="00B97543">
+    <w:p w14:paraId="516B35D1" w14:textId="77777777" w:rsidR="006B1E21" w:rsidRDefault="006B1E21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7563DE45" w14:textId="70C879CA" w:rsidR="00BB7852" w:rsidRPr="00BB7852" w:rsidRDefault="00BB7852" w:rsidP="00BB7852">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:before="360"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A0864A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="155272CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="❏"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4340,179 +6909,261 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="❏"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="❏"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1240821737">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="359361812">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1938245108">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2137600607">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="885457103">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="225"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC5A20"/>
+    <w:rsid w:val="00011CD0"/>
     <w:rsid w:val="000139EF"/>
+    <w:rsid w:val="00023476"/>
+    <w:rsid w:val="00063011"/>
     <w:rsid w:val="000741E9"/>
+    <w:rsid w:val="00075E06"/>
+    <w:rsid w:val="000803A2"/>
+    <w:rsid w:val="000944C2"/>
     <w:rsid w:val="000B6FA0"/>
+    <w:rsid w:val="000F315B"/>
     <w:rsid w:val="000F4C75"/>
     <w:rsid w:val="00124B6C"/>
     <w:rsid w:val="00142132"/>
     <w:rsid w:val="001564CF"/>
     <w:rsid w:val="001B1056"/>
+    <w:rsid w:val="001B375C"/>
+    <w:rsid w:val="001B72D7"/>
+    <w:rsid w:val="001B7FB8"/>
+    <w:rsid w:val="001D531E"/>
+    <w:rsid w:val="00240EA4"/>
+    <w:rsid w:val="00241005"/>
     <w:rsid w:val="002435FA"/>
     <w:rsid w:val="0025094E"/>
+    <w:rsid w:val="00253962"/>
     <w:rsid w:val="002C35E9"/>
+    <w:rsid w:val="002E1D97"/>
     <w:rsid w:val="002F77D5"/>
+    <w:rsid w:val="00307364"/>
     <w:rsid w:val="003206D8"/>
+    <w:rsid w:val="0034172E"/>
     <w:rsid w:val="003A12BC"/>
     <w:rsid w:val="003B305A"/>
     <w:rsid w:val="003E73F7"/>
+    <w:rsid w:val="003F5E27"/>
+    <w:rsid w:val="003F6004"/>
+    <w:rsid w:val="00401B36"/>
+    <w:rsid w:val="0041767D"/>
+    <w:rsid w:val="0043201A"/>
     <w:rsid w:val="004608E7"/>
+    <w:rsid w:val="00484F18"/>
+    <w:rsid w:val="00487DDD"/>
+    <w:rsid w:val="00490B85"/>
+    <w:rsid w:val="004A0D8A"/>
+    <w:rsid w:val="004B02D4"/>
+    <w:rsid w:val="004B3FD1"/>
     <w:rsid w:val="004C5E65"/>
     <w:rsid w:val="004D79A4"/>
     <w:rsid w:val="004E1818"/>
+    <w:rsid w:val="00516B29"/>
+    <w:rsid w:val="00536369"/>
     <w:rsid w:val="005765CC"/>
     <w:rsid w:val="005F47D0"/>
+    <w:rsid w:val="00602E77"/>
     <w:rsid w:val="006451E3"/>
+    <w:rsid w:val="00653A47"/>
     <w:rsid w:val="00674424"/>
+    <w:rsid w:val="006A6FB7"/>
+    <w:rsid w:val="006B1E21"/>
     <w:rsid w:val="006C5B01"/>
+    <w:rsid w:val="006D226D"/>
+    <w:rsid w:val="00703C9A"/>
+    <w:rsid w:val="007648AB"/>
+    <w:rsid w:val="00771348"/>
     <w:rsid w:val="00780036"/>
     <w:rsid w:val="00783371"/>
+    <w:rsid w:val="007A7E71"/>
+    <w:rsid w:val="007D1AD9"/>
     <w:rsid w:val="007D2A33"/>
     <w:rsid w:val="007F5F69"/>
+    <w:rsid w:val="00802C3E"/>
+    <w:rsid w:val="00810166"/>
+    <w:rsid w:val="008258CB"/>
+    <w:rsid w:val="00830F74"/>
     <w:rsid w:val="008951E1"/>
+    <w:rsid w:val="008E713B"/>
+    <w:rsid w:val="00913263"/>
     <w:rsid w:val="00956769"/>
     <w:rsid w:val="00957B5A"/>
     <w:rsid w:val="00985963"/>
+    <w:rsid w:val="00987842"/>
     <w:rsid w:val="009C06CB"/>
+    <w:rsid w:val="00A035F5"/>
+    <w:rsid w:val="00A2223C"/>
     <w:rsid w:val="00A31971"/>
     <w:rsid w:val="00A37225"/>
+    <w:rsid w:val="00A73A88"/>
+    <w:rsid w:val="00A86E68"/>
+    <w:rsid w:val="00AA6BF9"/>
     <w:rsid w:val="00AB6174"/>
+    <w:rsid w:val="00AD1227"/>
+    <w:rsid w:val="00AE446B"/>
+    <w:rsid w:val="00B05E49"/>
+    <w:rsid w:val="00B122E6"/>
     <w:rsid w:val="00B17324"/>
+    <w:rsid w:val="00B25F01"/>
+    <w:rsid w:val="00B3006F"/>
     <w:rsid w:val="00B30943"/>
     <w:rsid w:val="00B90ED4"/>
     <w:rsid w:val="00B97543"/>
+    <w:rsid w:val="00BB2D02"/>
+    <w:rsid w:val="00BB7852"/>
+    <w:rsid w:val="00BC772E"/>
     <w:rsid w:val="00BD793D"/>
     <w:rsid w:val="00BF2BA7"/>
     <w:rsid w:val="00C05C2D"/>
     <w:rsid w:val="00C66952"/>
+    <w:rsid w:val="00C67C16"/>
+    <w:rsid w:val="00C76B14"/>
+    <w:rsid w:val="00C8712B"/>
     <w:rsid w:val="00C91DDD"/>
     <w:rsid w:val="00C965F3"/>
     <w:rsid w:val="00CC5A20"/>
     <w:rsid w:val="00CD665D"/>
     <w:rsid w:val="00CE2DFF"/>
+    <w:rsid w:val="00CF3D6D"/>
     <w:rsid w:val="00D10DA0"/>
     <w:rsid w:val="00D303F3"/>
     <w:rsid w:val="00D71CBD"/>
     <w:rsid w:val="00D73974"/>
+    <w:rsid w:val="00D81ECC"/>
     <w:rsid w:val="00D93296"/>
+    <w:rsid w:val="00DA2821"/>
+    <w:rsid w:val="00DB61F1"/>
+    <w:rsid w:val="00DC0D70"/>
+    <w:rsid w:val="00E53D0D"/>
+    <w:rsid w:val="00E53ED0"/>
+    <w:rsid w:val="00E645AA"/>
+    <w:rsid w:val="00E64C31"/>
+    <w:rsid w:val="00E72F3C"/>
+    <w:rsid w:val="00E8181D"/>
+    <w:rsid w:val="00E95426"/>
+    <w:rsid w:val="00EE3D03"/>
+    <w:rsid w:val="00EF1C7C"/>
     <w:rsid w:val="00EF4152"/>
+    <w:rsid w:val="00F50F91"/>
+    <w:rsid w:val="00FE15AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6DD85CFC"/>
   <w15:docId w15:val="{F6B6E4DA-E5B2-4965-A91E-00F079AF9A80}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4976,51 +7627,50 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -5066,60 +7716,58 @@
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6228"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6228"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="004C6228"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6228"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004C6228"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
@@ -5200,403 +7848,450 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="115" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002435FA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00653A47"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB7852"/>
+    <w:rPr>
+      <w:color w:val="0D2E46" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB7852"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB7852"/>
+    <w:rPr>
+      <w:color w:val="356A95" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Slice">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Slice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="146194"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="76DBF4"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="052F61"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="A50E82"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="14967C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="6A9E1F"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="E87D37"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="C62324"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0D2E46"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="356A95"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Slice">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...57 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="幼圆"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="幼圆"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Slice">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="62000"/>
+                <a:hueMod val="94000"/>
+                <a:satMod val="140000"/>
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
-[...7 lines deleted...]
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="84000"/>
+                <a:satMod val="160000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:tint val="98000"/>
+                <a:hueMod val="94000"/>
+                <a:satMod val="130000"/>
+                <a:lumMod val="128000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:lumMod val="88000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:tint val="76000"/>
+              <a:alpha val="60000"/>
+              <a:hueMod val="94000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="15875" cap="rnd" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:hueMod val="94000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...13 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:innerShdw blurRad="25400" dist="12700" dir="13500000">
+              <a:srgbClr val="000000">
+                <a:alpha val="45000"/>
+              </a:srgbClr>
+            </a:innerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="46000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t"/>
+          </a:scene3d>
+          <a:sp3d prstMaterial="plastic">
+            <a:bevelT w="25400" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="10000">
+              <a:schemeClr val="phClr">
+                <a:tint val="97000"/>
+                <a:hueMod val="92000"/>
+                <a:satMod val="169000"/>
+                <a:lumMod val="164000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="96000"/>
+                <a:satMod val="120000"/>
+                <a:lumMod val="90000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="6120000" scaled="1"/>
+        </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...10 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="97000"/>
+                <a:hueMod val="92000"/>
+                <a:satMod val="169000"/>
+                <a:lumMod val="164000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
+                <a:shade val="96000"/>
                 <a:satMod val="120000"/>
+                <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect b="100000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Slice" id="{0507925B-6AC9-4358-8E18-C330545D08F8}" vid="{13FEC7C6-62A9-40C4-99D2-581AACACAA2F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi22eihklXpFfrXh1x+jo4H7OzLDg==">AMUW2mUK+xvxGmSLVRRJulYe409It92cCe2DGBHB8nF1YlDm4UQBeXkvi6eQ8nsnlNS6QbR1DVAq8/S54hOOaVB8XrmqY6PlIdLVNfFXv1AGZBwgcu8H9Ze5JBhuJ7iWT6Psq1+8PKlS</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07B4C446-40AE-4D5A-BE4C-718E68C6CFEB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>590</Words>
-  <Characters>3368</Characters>
+  <Words>844</Words>
+  <Characters>4460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>139</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>JDF 1782 - Order re Special Immigrant Juvenile Status</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3951</CharactersWithSpaces>
+  <CharactersWithSpaces>5165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Judicial</dc:creator>
+  <dc:title>JDF 1782 - Order re Special Immigrant Juvenile Status</dc:title>
+  <dc:subject>Juvenile</dc:subject>
+  <dc:creator>Colorado Judicial Department</dc:creator>
+  <cp:keywords>JDF 1782; Immigrant Juvenile</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100529995FA7B51C642BEAA907F3B93D5A9</vt:lpwstr>
   </property>
 </Properties>
 </file>