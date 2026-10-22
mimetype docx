--- v0 (2025-10-31)
+++ v1 (2026-10-22)
@@ -1,2814 +1,3830 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10060" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9545" w:type="dxa"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Case Caption"/>
+        <w:tblDescription w:val="This table includes the following sections:&#10;&#10;1. Court information.&#10;2. Parties to the case.&#10;3. Case details."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6460"/>
-        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="4325"/>
+        <w:gridCol w:w="3690"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E7F6C" w14:paraId="5A400100" w14:textId="77777777" w:rsidTr="002A0ACF">
+      <w:tr w:rsidR="00E8319B" w:rsidRPr="00E8319B" w14:paraId="54C97E8F" w14:textId="77777777" w:rsidTr="009E54D5">
         <w:trPr>
-          <w:trHeight w:val="2330"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6460" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7D4DAB" w14:textId="70FCB95A" w:rsidR="006E7F6C" w:rsidRPr="00AA1EEE" w:rsidRDefault="001B2CF4">
+          <w:p w14:paraId="4EA00D3E" w14:textId="419E0413" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-37" w:right="-18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1EEE">
-[...358 lines deleted...]
-              <w:t>Denver Juvenile Court</w:t>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDF </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>426</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E194FD2" w14:textId="115D2BD2" w:rsidR="006E7F6C" w:rsidRDefault="00AA1EEE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8015" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D28E441" w14:textId="50779CBB" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Order for Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8319B" w:rsidRPr="00E8319B" w14:paraId="77BC2DF5" w14:textId="77777777" w:rsidTr="00E8319B">
+        <w:trPr>
+          <w:trHeight w:val="1566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5855" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="510911D5" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Court Information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FE0912" w14:textId="69E1D03D" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5565"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="346"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ex: County or District)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text1"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:bookmarkStart w:id="0" w:name="Text1"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:color w:val="052F61"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
-[...5 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="7C17F5B1" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+          <w:p w14:paraId="23AED893" w14:textId="67D5975C" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5565"/>
+              </w:tabs>
+              <w:ind w:left="346"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...121 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Colorado County:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text2"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B67A53">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="7E8119D3" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+          <w:p w14:paraId="05B73B80" w14:textId="3488544E" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
-                <w:sz w:val="6"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5565"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="360"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...80 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Court Address:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text3"/>
+            <w:bookmarkStart w:id="2" w:name="Text3"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="61724489" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>This box is for court use only.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8319B" w:rsidRPr="00E8319B" w14:paraId="00C78DEC" w14:textId="77777777" w:rsidTr="00E8319B">
+        <w:trPr>
+          <w:trHeight w:val="319"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5855" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD67D6" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00FA55CE" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA55CE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>B.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA55CE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...53 lines deleted...]
-            <w:bookmarkEnd w:id="7"/>
+              <w:t>In the Matter of the Petition of:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="06774DC0" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+          <w:p w14:paraId="078B8BE0" w14:textId="2912A74F" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5565"/>
+              </w:tabs>
+              <w:spacing w:before="240" w:after="60"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Petitioner:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text4"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:bookmarkStart w:id="3" w:name="Text4"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="3A4ADC22" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRPr="00F50A12" w:rsidRDefault="006E7F6C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F81C74D" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64EBD56C" w14:textId="4EAF8A58" w:rsidR="006E7F6C" w:rsidRPr="00F50A12" w:rsidRDefault="006E7F6C">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8319B" w:rsidRPr="00E8319B" w14:paraId="5064457F" w14:textId="77777777" w:rsidTr="009E54D5">
+        <w:trPr>
+          <w:trHeight w:val="882"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5855" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="029C4C03" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
-              <w:rPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="5541"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="1131"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="411CC830" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F50A12">
-              <w:rPr>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>F</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>C.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>or a Change of Name to</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:tab/>
+              <w:t>Case Details</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0838A827" w14:textId="6039E2F8" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="right" w:pos="3304"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Number:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="9" w:name="Text5"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:bookmarkStart w:id="4" w:name="Text5"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="9"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w14:paraId="46677E9B" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
-[...15 lines deleted...]
-          <w:p w14:paraId="0B70C924" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+          <w:p w14:paraId="009788B5" w14:textId="6EF61313" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1762"/>
+                <w:tab w:val="right" w:pos="3304"/>
               </w:tabs>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...89 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00E8319B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Division/Courtroom:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="10" w:name="Text6"/>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:bookmarkStart w:id="5" w:name="Text6"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-              <w:rPr>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00AA1EEE">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00B67A53">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="10"/>
-[...231 lines deleted...]
-            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AEE49CE" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+    <w:p w14:paraId="12A8E400" w14:textId="05EE0248" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E8319B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Court has considered the Name Change Petition</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2ED4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (JDFs 386</w:t>
+      </w:r>
+      <w:r w:rsidR="00981A21">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2ED4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 433)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8319B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and finds and orders:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3292367C" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+    <w:p w14:paraId="743F9047" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="0090046C" w:rsidRDefault="00E8319B" w:rsidP="0090046C">
       <w:pPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E8319B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8319B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Findings</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E40F3F0" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
-[...278 lines deleted...]
-    <w:p w14:paraId="0D723548" w14:textId="77777777" w:rsidR="002A0246" w:rsidRPr="0046050E" w:rsidRDefault="006E7F6C" w:rsidP="002A0246">
+    <w:p w14:paraId="458EE5CC" w14:textId="4F1BD66D" w:rsidR="00E8319B" w:rsidRPr="0090046C" w:rsidRDefault="00981A21" w:rsidP="0090046C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:sz w:val="20"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>he statements made in the Petition satisfy the statutory requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7172D37F" w14:textId="77777777" w:rsidR="002A0246" w:rsidRPr="0046050E" w:rsidRDefault="002A0246" w:rsidP="002A0246">
-[...150 lines deleted...]
-    <w:p w14:paraId="3DCC3647" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C" w:rsidP="002A0246">
+    <w:p w14:paraId="161297DB" w14:textId="79FDE677" w:rsidR="00E8319B" w:rsidRPr="0090046C" w:rsidRDefault="00981A21" w:rsidP="0090046C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:sz w:val="20"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> days of the date of this Order.  </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>he desired change of name is proper and not detrimental to the interests of any other person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4B0A52" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
-[...7 lines deleted...]
-    <w:p w14:paraId="7FD7E565" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C" w:rsidP="002A0246">
+    <w:p w14:paraId="625870BE" w14:textId="1C7F5F64" w:rsidR="00E8319B" w:rsidRPr="0090046C" w:rsidRDefault="00981A21" w:rsidP="0090046C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:left="900"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>Proper proof of publication shall be filed with the Court upon final publication to receive a Final Decree for a Change of Name.</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Petitioner has submitted the documentation required </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C.R.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13-15-101(1)(b</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>from the fingerprint-based criminal history check or has provided appropriate certified copies of any dispositions that would constitute a felony conviction in this state</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9646C" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>states,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8319B" w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or under federal law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18884C54" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+    <w:p w14:paraId="75EA0E19" w14:textId="5D7B320E" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8319B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8319B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FA7700" w14:textId="17C4AA18" w:rsidR="00E8319B" w:rsidRPr="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="0090046C">
+      <w:pPr>
+        <w:ind w:left="547"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Court orders the following publication for a change of name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC25657" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:ind w:hanging="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E8319B">
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE4F6ED" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+    <w:p w14:paraId="4643DEF4" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00871F13" w:rsidRDefault="00E8319B" w:rsidP="00304469">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009708C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Current Legal Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CD0025" w14:textId="3ABA1DDC" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00304469">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5A80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>First:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text7"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="Text7"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="378B6C8D" w14:textId="12412E74" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00304469">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="900" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5A80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Middle:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="Text8"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7AD02048" w14:textId="0D20364A" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00304469">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5A80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Last:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text9"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Text9"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="1D7359CD" w14:textId="7F778528" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00C4427D">
+      <w:pPr>
+        <w:spacing w:before="420" w:after="60"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00871F13">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00871F13">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000A2ED4" w:rsidRPr="009708C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>New Legal Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D48D9AC" w14:textId="0B48B548" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5A80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>First:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text10"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="Text10"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="1ED39146" w14:textId="4CCB3A97" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360" w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5A80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Middle:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text11"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="Text11"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="3578F296" w14:textId="6BA68C37" w:rsidR="00E8319B" w:rsidRPr="00CC5A80" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7200"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:color w:val="052F61"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5A80">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Last:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text12"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="Text12"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:noProof/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Century Gothic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="337717B4" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRDefault="00E8319B" w:rsidP="00E8319B">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E8319B" w:rsidSect="00E8319B">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="5040" w:space="0"/>
+            <w:col w:w="4320"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE1B5B8" w14:textId="77777777" w:rsidR="00F50A12" w:rsidRDefault="00F50A12">
+    <w:p w14:paraId="37EA5BFE" w14:textId="50150798" w:rsidR="00E8319B" w:rsidRPr="00304469" w:rsidRDefault="00E8319B" w:rsidP="00FD0A23">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5655">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009708C8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0A23">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pursuant to statute, public notice of this change of name shall be published three times in a legal newspaper published in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304469">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0A23">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0090046C">
+        <w:rPr>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(county name)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D80135" w14:textId="51D14130" w:rsidR="00E8319B" w:rsidRPr="00FC5634" w:rsidRDefault="00E8319B" w:rsidP="0090046C">
+      <w:pPr>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5634">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This publication </w:t>
+      </w:r>
+      <w:r w:rsidR="00981A21">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5634">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0A23">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> made within 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5634">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1 days of the date of this Order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB3113D" w14:textId="77777777" w:rsidR="00E8319B" w:rsidRPr="00304469" w:rsidRDefault="00E8319B" w:rsidP="00FD0A23">
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5655">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F486E" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304469">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Proper proof of publication shall be filed with the Court upon final publication to receive a Final Decree for a Change of Name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E1FC8C" w14:textId="77777777" w:rsidR="00304469" w:rsidRPr="006F0A93" w:rsidRDefault="00304469" w:rsidP="00304469">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006F0A93">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006F0A93">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ordered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB1F62A" w14:textId="77777777" w:rsidR="00304469" w:rsidRDefault="00304469" w:rsidP="00304469">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00304469" w:rsidSect="00E8319B">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67052297" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+    <w:p w14:paraId="29A27B73" w14:textId="4C034C71" w:rsidR="00304469" w:rsidRPr="00304469" w:rsidRDefault="00304469" w:rsidP="00304469">
       <w:pPr>
-        <w:rPr>
-          <w:sz w:val="20"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304469">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Signed:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text13"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="Text13"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="58B9FAE5" w14:textId="764BC40F" w:rsidR="00C60E6E" w:rsidRDefault="00304469" w:rsidP="00B67A53">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00304469">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dated:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="Text15"/>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3367">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="523DAC3B" w14:textId="77777777" w:rsidR="00304469" w:rsidRDefault="00304469" w:rsidP="00304469">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00304469" w:rsidSect="00304469">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="0" w:equalWidth="0">
+            <w:col w:w="5040" w:space="0"/>
+            <w:col w:w="4320"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A9FF0E" w14:textId="1806EB34" w:rsidR="00304469" w:rsidRDefault="00304469" w:rsidP="00C4427D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...26 lines deleted...]
-      </w:r>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304469">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Name of Judicial Officer)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="Text14"/>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67A53">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="4B0CF763" w14:textId="77777777" w:rsidR="006E7F6C" w:rsidRDefault="006E7F6C">
+    <w:p w14:paraId="7EDCD535" w14:textId="671C845F" w:rsidR="00304469" w:rsidRDefault="00B67A53" w:rsidP="00B67A53">
       <w:pPr>
-        <w:rPr>
-          <w:sz w:val="20"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="Check1"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00304469">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Judge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74051DFE" w14:textId="209D7582" w:rsidR="00304469" w:rsidRDefault="00B67A53" w:rsidP="00B67A53">
+      <w:pPr>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="Check2"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00304469">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Magistrate</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006E7F6C" w:rsidSect="008A1727">
-[...2 lines deleted...]
-      <w:pgMar w:top="1440" w:right="720" w:bottom="1080" w:left="1440" w:header="720" w:footer="717" w:gutter="0"/>
+    <w:p w14:paraId="230540C2" w14:textId="77777777" w:rsidR="00304469" w:rsidRDefault="00304469" w:rsidP="00304469">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00304469" w:rsidSect="007F5655">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="3" w:space="0" w:equalWidth="0">
+            <w:col w:w="6573" w:space="0"/>
+            <w:col w:w="1172" w:space="0"/>
+            <w:col w:w="1615"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C3808AF" w14:textId="77777777" w:rsidR="00304469" w:rsidRPr="00304469" w:rsidRDefault="00304469" w:rsidP="00304469">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00304469" w:rsidRPr="00304469" w:rsidSect="00E8319B">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A664B68" w14:textId="77777777" w:rsidR="005A073E" w:rsidRDefault="005A073E">
+    <w:p w14:paraId="2A8CB580" w14:textId="77777777" w:rsidR="006340D2" w:rsidRDefault="006340D2" w:rsidP="00A45802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2255136B" w14:textId="77777777" w:rsidR="005A073E" w:rsidRDefault="005A073E">
+    <w:p w14:paraId="09645EAC" w14:textId="77777777" w:rsidR="006340D2" w:rsidRDefault="006340D2" w:rsidP="00A45802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16B686D8" w14:textId="77777777" w:rsidR="003870E1" w:rsidRDefault="003870E1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="021ACD7C" w14:textId="176EE93E" w:rsidR="00A45802" w:rsidRPr="0045249A" w:rsidRDefault="00A45802" w:rsidP="00A45802">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="left" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:line="300" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
       <w:rPr>
-        <w:sz w:val="16"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>JDF 426    R</w:t>
-[...5 lines deleted...]
-      <w:t>8/2016</w:t>
+      <w:t>JDF 426 – Order for Publication (name change)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">    ORDER FOR PUBLICATION FOR CHANGE OF NAME</w:t>
+      <w:tab/>
+      <w:t xml:space="preserve">R: </w:t>
+    </w:r>
+    <w:r w:rsidR="002B7268">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>October</w:t>
+    </w:r>
+    <w:r w:rsidR="0090046C">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="002B7268">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>12</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>16</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B93D5D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="111F2FDB" w14:textId="77777777" w:rsidR="005A073E" w:rsidRDefault="005A073E">
+    <w:p w14:paraId="7A76465F" w14:textId="77777777" w:rsidR="006340D2" w:rsidRDefault="006340D2" w:rsidP="00A45802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42BB5781" w14:textId="77777777" w:rsidR="005A073E" w:rsidRDefault="005A073E">
+    <w:p w14:paraId="31A27EAD" w14:textId="77777777" w:rsidR="006340D2" w:rsidRDefault="006340D2" w:rsidP="00A45802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04653663"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="753AA45C"/>
+    <w:nsid w:val="00277647"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B64038E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C93117"/>
+    <w:nsid w:val="20AA596C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC6E1998"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="42DEA484"/>
+    <w:lvl w:ilvl="0" w:tplc="CE9244AE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1267" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0F486E" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1987" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2707" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3427" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4147" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4867" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5587" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6307" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="7027" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...95 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1639383173">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1164317816">
+  <w:num w:numId="2" w16cid:durableId="1721900303">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:embedSystemFonts/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="304"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DE4971"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00FC675A"/>
+    <w:rsidRoot w:val="00E8319B"/>
+    <w:rsid w:val="00095FC3"/>
+    <w:rsid w:val="000A0AAA"/>
+    <w:rsid w:val="000A2ED4"/>
+    <w:rsid w:val="000B5BAA"/>
+    <w:rsid w:val="000E0268"/>
+    <w:rsid w:val="000F52F4"/>
+    <w:rsid w:val="00116E38"/>
+    <w:rsid w:val="00117DF7"/>
+    <w:rsid w:val="001F6740"/>
+    <w:rsid w:val="00204B62"/>
+    <w:rsid w:val="00210F54"/>
+    <w:rsid w:val="002B7268"/>
+    <w:rsid w:val="002D1123"/>
+    <w:rsid w:val="00304469"/>
+    <w:rsid w:val="00372962"/>
+    <w:rsid w:val="003C5223"/>
+    <w:rsid w:val="00421774"/>
+    <w:rsid w:val="004E0412"/>
+    <w:rsid w:val="00552DC0"/>
+    <w:rsid w:val="0056514C"/>
+    <w:rsid w:val="005919F1"/>
+    <w:rsid w:val="00606E1A"/>
+    <w:rsid w:val="0061475D"/>
+    <w:rsid w:val="00625AAC"/>
+    <w:rsid w:val="006340D2"/>
+    <w:rsid w:val="00660A58"/>
+    <w:rsid w:val="006D5063"/>
+    <w:rsid w:val="00747288"/>
+    <w:rsid w:val="007841F1"/>
+    <w:rsid w:val="007917EE"/>
+    <w:rsid w:val="007F3C4D"/>
+    <w:rsid w:val="007F5655"/>
+    <w:rsid w:val="008227BF"/>
+    <w:rsid w:val="00837256"/>
+    <w:rsid w:val="008646E6"/>
+    <w:rsid w:val="00871F13"/>
+    <w:rsid w:val="00885C45"/>
+    <w:rsid w:val="00891599"/>
+    <w:rsid w:val="008A3DCC"/>
+    <w:rsid w:val="008A6F02"/>
+    <w:rsid w:val="008D5502"/>
+    <w:rsid w:val="0090046C"/>
+    <w:rsid w:val="009708C8"/>
+    <w:rsid w:val="00981A21"/>
+    <w:rsid w:val="009B32F7"/>
+    <w:rsid w:val="009F2A41"/>
+    <w:rsid w:val="00A20375"/>
+    <w:rsid w:val="00A45534"/>
+    <w:rsid w:val="00A45802"/>
+    <w:rsid w:val="00A94EF3"/>
+    <w:rsid w:val="00AC6FDA"/>
+    <w:rsid w:val="00B116BB"/>
+    <w:rsid w:val="00B14306"/>
+    <w:rsid w:val="00B514A4"/>
+    <w:rsid w:val="00B67A53"/>
+    <w:rsid w:val="00C4427D"/>
+    <w:rsid w:val="00C55155"/>
+    <w:rsid w:val="00C60D81"/>
+    <w:rsid w:val="00C60E6E"/>
+    <w:rsid w:val="00C6287A"/>
+    <w:rsid w:val="00C67C16"/>
+    <w:rsid w:val="00C744CE"/>
+    <w:rsid w:val="00C82954"/>
+    <w:rsid w:val="00CB1EDE"/>
+    <w:rsid w:val="00CB3367"/>
+    <w:rsid w:val="00D5439C"/>
+    <w:rsid w:val="00D9646C"/>
+    <w:rsid w:val="00E52AEB"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rsid w:val="00EA2415"/>
+    <w:rsid w:val="00EC3726"/>
+    <w:rsid w:val="00EC7930"/>
+    <w:rsid w:val="00EE3DC7"/>
+    <w:rsid w:val="00FC5634"/>
+    <w:rsid w:val="00FD0A23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3095FE6D"/>
+  <w14:docId w14:val="60A181E1"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A61482D4-1C2C-DA45-8ABE-DA03A81354F4}"/>
+  <w15:docId w15:val="{2E86BC82-B5B0-EC42-BD06-1FC9F918B6DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2957,666 +3973,1123 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="300" w:lineRule="auto"/>
+      <w:ind w:left="540"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:hanging="540"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="19"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="032348" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="032348" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="032348" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="00E8319B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E8319B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F2A41"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009F2A41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F2A41"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F2A41"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A45802"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A45802"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A45802"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A45802"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="006E7F6C"/>
+    <w:rsid w:val="00981A21"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Slice">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Slice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="146194"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="76DBF4"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="052F61"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="A50E82"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="14967C"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="6A9E1F"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="E87D37"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="C62324"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0D2E46"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="356A95"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Slice">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...57 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="幼圆"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Tahoma"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Century Gothic" panose="020B0502020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="メイリオ"/>
+        <a:font script="Hang" typeface="HY중고딕"/>
+        <a:font script="Hans" typeface="幼圆"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Gisha"/>
+        <a:font script="Thai" typeface="DilleniaUPC"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Tahoma"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Slice">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
+                <a:tint val="62000"/>
+                <a:hueMod val="94000"/>
+                <a:satMod val="140000"/>
                 <a:lumMod val="110000"/>
-                <a:satMod val="105000"/>
-[...7 lines deleted...]
-                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="84000"/>
+                <a:satMod val="160000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:tint val="98000"/>
+                <a:hueMod val="94000"/>
+                <a:satMod val="130000"/>
+                <a:lumMod val="128000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:lumMod val="88000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="rnd" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:tint val="76000"/>
+              <a:alpha val="60000"/>
+              <a:hueMod val="94000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="15875" cap="rnd" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:hueMod val="94000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="28575" cap="rnd" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...13 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst/>
+          <a:effectLst>
+            <a:innerShdw blurRad="25400" dist="12700" dir="13500000">
+              <a:srgbClr val="000000">
+                <a:alpha val="45000"/>
+              </a:srgbClr>
+            </a:innerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="50800" dist="38100" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="46000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t"/>
+          </a:scene3d>
+          <a:sp3d prstMaterial="plastic">
+            <a:bevelT w="25400" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="10000">
+              <a:schemeClr val="phClr">
+                <a:tint val="97000"/>
+                <a:hueMod val="92000"/>
+                <a:satMod val="169000"/>
+                <a:lumMod val="164000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="96000"/>
+                <a:satMod val="120000"/>
+                <a:lumMod val="90000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="6120000" scaled="1"/>
+        </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...10 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="97000"/>
+                <a:hueMod val="92000"/>
+                <a:satMod val="169000"/>
+                <a:lumMod val="164000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
+                <a:shade val="96000"/>
                 <a:satMod val="120000"/>
+                <a:lumMod val="90000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect b="100000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Slice" id="{0507925B-6AC9-4358-8E18-C330545D08F8}" vid="{13FEC7C6-62A9-40C4-99D2-581AACACAA2F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F0F424E326A1CC449933FA7612DC2415" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13af63f48abb535fc17aefd09a06fef7">
-[...2 lines deleted...]
-    <xsd:import namespace="36cb0992-75b6-4e9f-a437-e3712d7709e3"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B71517B5E9FB8445BA03F28AABCA14D7" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="994fc0b8fd9ee862e580ff684ae7b97b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b35bdc1-4763-4713-9d1b-8c07ae83bcee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3acf0a676b22db09024b30f3bbfd9d0a" ns2:_="">
+    <xsd:import namespace="3b35bdc1-4763-4713-9d1b-8c07ae83bcee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="889135d1-514f-4ffe-92f0-0cbad3054c12" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b35bdc1-4763-4713-9d1b-8c07ae83bcee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4f0c4905-1f1a-4847-bb1c-f40b4d226de7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...36 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -3675,140 +5148,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b35bdc1-4763-4713-9d1b-8c07ae83bcee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2A65BFA-B296-4F3E-85BB-A4869C4613A2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79DD7B99-FBCE-451A-8CCB-75C842E688EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD0BED94-70AB-4AFF-936D-169E27B3F21F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="889135d1-514f-4ffe-92f0-0cbad3054c12"/>
-    <ds:schemaRef ds:uri="36cb0992-75b6-4e9f-a437-e3712d7709e3"/>
+    <ds:schemaRef ds:uri="3b35bdc1-4763-4713-9d1b-8c07ae83bcee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05808EB3-B6DA-4358-8CE3-ABDDBFAA4DF0}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BA785E1-F0C8-4E3D-B049-D2354A732E6E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b35bdc1-4763-4713-9d1b-8c07ae83bcee"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>388</Words>
-  <Characters>2206</Characters>
+  <Words>285</Words>
+  <Characters>1452</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>JDF 426 - Order (name change publication)</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>JDF 426 - Prder for Publication (name change)</vt:lpstr>
+      <vt:lpstr>    1.	Findings</vt:lpstr>
+      <vt:lpstr>    2.	Order</vt:lpstr>
+      <vt:lpstr>        </vt:lpstr>
+      <vt:lpstr>        a)	Current Legal Name</vt:lpstr>
+      <vt:lpstr>        b)	New Legal Name</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2553</CharactersWithSpaces>
+  <CharactersWithSpaces>1685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>JDF 426 - Order (name change publication)</dc:title>
-  <dc:subject>Name Change</dc:subject>
+  <dc:title>JDF 426 - Prder for Publication (name change)</dc:title>
+  <dc:subject>Name Changes</dc:subject>
   <dc:creator>Colorado Judicial Department</dc:creator>
-  <cp:keywords>Name Change, Order, Publication</cp:keywords>
+  <cp:keywords>JDF 426; Name Change; Publication; Order</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Status">
-[...6 lines deleted...]
-    <vt:lpwstr>rodriguez, tony</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B71517B5E9FB8445BA03F28AABCA14D7</vt:lpwstr>
   </property>
 </Properties>
 </file>