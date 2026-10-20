--- v0 (2025-11-09)
+++ v1 (2026-10-20)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9545" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Case Caption"/>
         <w:tblDescription w:val="This table includes the following sections:&#10;&#10;1. Court information.&#10;2. Parties to the case.&#10;3. Case details."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="4325"/>
         <w:gridCol w:w="3690"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE386D" w:rsidRPr="00DE386D" w14:paraId="6E7FAC9F" w14:textId="77777777" w:rsidTr="0048271D">
         <w:trPr>
@@ -1865,51 +1866,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5280"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00094E5C">
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00094E5C">
         <w:tab/>
         <w:t>Findings</w:t>
       </w:r>
       <w:r w:rsidR="000C006F">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000C006F" w:rsidRPr="00C1539A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="052F61"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>C.R.S. §§ 18-6-800.3; 13-14-106)(1)(a).</w:t>
+        <w:t>C.R.S. §§ 18-6-800.3; 13-14-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000C006F" w:rsidRPr="00C1539A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="052F61"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>106)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000C006F" w:rsidRPr="00C1539A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="052F61"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1)(a).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BAE871" w14:textId="2AB23F8A" w:rsidR="00094E5C" w:rsidRPr="00094E5C" w:rsidRDefault="00094E5C" w:rsidP="00094E5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00094E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Court finds:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD2E94D" w14:textId="71D9B594" w:rsidR="002F17C5" w:rsidRPr="00094E5C" w:rsidRDefault="00094E5C" w:rsidP="00094E5C">
       <w:pPr>
         <w:numPr>
@@ -1985,122 +2008,184 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F17C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Re</w:t>
       </w:r>
       <w:r w:rsidR="00DA1E3F" w:rsidRPr="002F17C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>strained Person was personally served and given reasonable notice and opportunity to be heard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C0A828" w14:textId="65E6E28C" w:rsidR="003148AB" w:rsidRDefault="00E539A1" w:rsidP="00512F48">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="11C0A828" w14:textId="34C0CD50" w:rsidR="003148AB" w:rsidRDefault="00FE6386" w:rsidP="00FE6386">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check54"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Check54"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="002C0914">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">he Court finds the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E539A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Restrained Person committed acts that qualify the court to issue a Protection Order</w:t>
       </w:r>
       <w:r w:rsidR="000A5DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E539A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the Restr</w:t>
       </w:r>
       <w:r w:rsidR="0018104F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E539A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ined Person will </w:t>
       </w:r>
       <w:r w:rsidR="001C7B7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">continue </w:t>
       </w:r>
       <w:r w:rsidR="0018274A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to commit </w:t>
@@ -2128,128 +2213,216 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to retaliate or intimidate the Protected </w:t>
       </w:r>
       <w:r w:rsidR="00A9038B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>People</w:t>
       </w:r>
       <w:r w:rsidR="001C7B7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E539A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>unless restrained</w:t>
+        <w:t xml:space="preserve">unless </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>restrained</w:t>
       </w:r>
       <w:r w:rsidR="003148AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>;  Or,</w:t>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t>;  Or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003148AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4345209F" w14:textId="08BD08F8" w:rsidR="00E539A1" w:rsidRDefault="00FE6386" w:rsidP="00FE6386">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check55"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Check55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E539A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">The Court </w:t>
       </w:r>
       <w:r w:rsidR="00850E6D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>finds by a preponderance of the evidence that</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E539A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Restrained Person engaged in sexually violent behavior and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00094E5C">
+      <w:r w:rsidR="00E539A1" w:rsidRPr="00094E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>constitutes a credible risk of physical harm or threat of physical, psychological, or emotional harm to the Protected People.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08775C91" w14:textId="62635449" w:rsidR="00DA1599" w:rsidRPr="00DA1599" w:rsidRDefault="00DA1599" w:rsidP="00C1539A">
+    <w:p w14:paraId="08775C91" w14:textId="59C07753" w:rsidR="00DA1599" w:rsidRPr="00DA1599" w:rsidRDefault="00DA1599" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA1599">
-        <w:t>Check all that apply:</w:t>
+        <w:t xml:space="preserve">Check </w:t>
+      </w:r>
+      <w:r w:rsidR="003227DF">
+        <w:t>if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1599">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03822136" w14:textId="77777777" w:rsidR="00094E5C" w:rsidRDefault="00094E5C" w:rsidP="00C1539A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00094E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -2287,51 +2460,51 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00094E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00094E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The protection order is based on an act of Domestic Violence.  That act involved the threat, use, or attempted use of physical force.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322ECF36" w14:textId="01D64ED8" w:rsidR="00DA1599" w:rsidRDefault="00DA1599" w:rsidP="00C1539A">
+    <w:p w14:paraId="322ECF36" w14:textId="5973043D" w:rsidR="00DA1599" w:rsidRDefault="00DA1599" w:rsidP="00C1539A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00094E5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3240BF07" w14:textId="5535EEC8" w:rsidR="00094E5C" w:rsidRPr="00094E5C" w:rsidRDefault="00094E5C" w:rsidP="00512F48">
       <w:pPr>
@@ -2656,51 +2829,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> in contempt of court and subject to punishment a</w:t>
       </w:r>
       <w:r w:rsidR="00073FD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00073FD6" w:rsidRPr="00073FD6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9201E1" w14:textId="77777777" w:rsidR="00DA1599" w:rsidRPr="00DA1599" w:rsidRDefault="00DA1599" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA1599">
-        <w:lastRenderedPageBreak/>
         <w:t>c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA1599">
         <w:tab/>
         <w:t>Baseline Orders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5EB81B" w14:textId="274B088F" w:rsidR="00DA1599" w:rsidRPr="00DA1599" w:rsidRDefault="00DA1599" w:rsidP="00DA1599">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA1599">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
@@ -3695,51 +3867,50 @@
         <w:spacing w:before="120"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16392A8D" w14:textId="30B40F49" w:rsidR="000D1921" w:rsidRPr="000D1921" w:rsidRDefault="007E0D60" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1539A">
-        <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="000D1921" w:rsidRPr="007E0D60">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000D1921" w:rsidRPr="000D1921">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exclusion from Places</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A221F2B" w14:textId="77777777" w:rsidR="000D1921" w:rsidRPr="000D1921" w:rsidRDefault="000D1921" w:rsidP="000D1921">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
@@ -3917,154 +4088,154 @@
         <w:ind w:left="2880" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="Check25"/>
+      <w:bookmarkStart w:id="3" w:name="Check25"/>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Protected Person’s Home</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DE8228" w14:textId="77777777" w:rsidR="000D1921" w:rsidRPr="000D1921" w:rsidRDefault="000D1921" w:rsidP="000D1921">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3240" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Check26"/>
+      <w:bookmarkStart w:id="4" w:name="Check26"/>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Protected Person requested their address be omitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D33F3CD" w14:textId="349111B2" w:rsidR="000D1921" w:rsidRPr="000D1921" w:rsidRDefault="000D1921" w:rsidP="000D1921">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D1921">
         <w:rPr>
@@ -4472,123 +4643,122 @@
         <w:spacing w:before="240"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC301E">
         <w:t>Other exceptions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73794EC1" w14:textId="445BF5A9" w:rsidR="004C4977" w:rsidRPr="004C4977" w:rsidRDefault="004C4977" w:rsidP="00512F48">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4B06C8" w14:textId="1A8F57DD" w:rsidR="007E0D60" w:rsidRPr="007E0D60" w:rsidRDefault="007E0D60" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0D60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>f)</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0D60">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Care of Children</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4FF0CC" w14:textId="0DBCCCD6" w:rsidR="007E0D60" w:rsidRPr="007E0D60" w:rsidRDefault="00FC301E" w:rsidP="00C1539A">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check48"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check48"/>
+      <w:bookmarkStart w:id="5" w:name="Check48"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007E0D60" w:rsidRPr="007E0D60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It is in the best interest of the </w:t>
       </w:r>
       <w:r w:rsidR="00713DFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">minor </w:t>
       </w:r>
       <w:r w:rsidR="007E0D60" w:rsidRPr="007E0D60">
@@ -4651,51 +4821,69 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57257B6E" w14:textId="5258A114" w:rsidR="007E0D60" w:rsidRDefault="00A55218" w:rsidP="00CC1FE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This care and control ends on: </w:t>
+        <w:t xml:space="preserve">This care and control </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ends</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C1539A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="052F61" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(MM/DD/YYYY)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403438D6" w14:textId="546DD8B5" w:rsidR="00A55218" w:rsidRPr="007E0D60" w:rsidRDefault="00A55218" w:rsidP="00C1539A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
@@ -4819,85 +5007,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check31"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Check31"/>
+      <w:bookmarkStart w:id="6" w:name="Check31"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Parenting Time and Decision-Making Responsibilities will continue as previously ordered by the Court in:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B8E9BC7" w14:textId="7277ED88" w:rsidR="00EB6723" w:rsidRPr="00EB6723" w:rsidRDefault="00EB6723" w:rsidP="00EB6723">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
@@ -4971,85 +5159,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check29"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Check29"/>
+      <w:bookmarkStart w:id="7" w:name="Check29"/>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The following Parenting Time is in effect until:</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1FE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="052F61" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C308F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="052F61" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -5120,83 +5308,83 @@
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check32"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Check32"/>
+      <w:bookmarkStart w:id="8" w:name="Check32"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The following Decision-Making </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in effect until</w:t>
       </w:r>
@@ -5252,83 +5440,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check33"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Check33"/>
+      <w:bookmarkStart w:id="9" w:name="Check33"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5349,240 +5537,239 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check34"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Check34"/>
+      <w:bookmarkStart w:id="10" w:name="Check34"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The parties shall jointly share Decision-Making Responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F3F330" w14:textId="5E766545" w:rsidR="00EB6723" w:rsidRPr="00EB6723" w:rsidRDefault="00EB6723" w:rsidP="00EB6723">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9840"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="10920"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check35"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Check35"/>
+      <w:bookmarkStart w:id="11" w:name="Check35"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>See “</w:t>
       </w:r>
       <w:r w:rsidR="00713DFC" w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Other Matters” in section </w:t>
       </w:r>
       <w:r w:rsidR="00C10E79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00713DFC" w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for orders on Decision Making.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="619FA0F3" w14:textId="0AAC50FE" w:rsidR="00EB6723" w:rsidRPr="00EB6723" w:rsidRDefault="00C10E79" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00EB6723" w:rsidRPr="00EB6723">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EB6723" w:rsidRPr="00EB6723">
         <w:tab/>
         <w:t>Other Orders</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EE835D" w14:textId="77777777" w:rsidR="00EB6723" w:rsidRPr="00EB6723" w:rsidRDefault="00EB6723" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB6723">
         <w:t>a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:tab/>
         <w:t>Temporary Injunction</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="10" w:name="Check36"/>
+    <w:bookmarkStart w:id="12" w:name="Check36"/>
     <w:p w14:paraId="6E6736C8" w14:textId="42AC8AAA" w:rsidR="00EB6723" w:rsidRPr="00C308F2" w:rsidRDefault="00EB6723" w:rsidP="00C1539A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1800" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check36"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
@@ -5606,51 +5793,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6723">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6317,83 +6504,83 @@
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check52"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="Check52"/>
+      <w:bookmarkStart w:id="13" w:name="Check52"/>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">You must also comply with C.R.S. § 13-14-105.5.  You must turn over </w:t>
       </w:r>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="052F61" w:themeColor="accent1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(relinquish) </w:t>
       </w:r>
       <w:r w:rsidRPr="001037C5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>all the guns and ammunition in your possession or control within:</w:t>
@@ -6652,83 +6839,83 @@
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="052F61" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check38"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="Check38"/>
+      <w:bookmarkStart w:id="14" w:name="Check38"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Court waives all fees.  Service fees should not be assessed.</w:t>
       </w:r>
       <w:r w:rsidR="00A7151F" w:rsidRPr="0056292D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7151F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7151F" w:rsidRPr="00697666">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="052F61" w:themeColor="accent1"/>
@@ -6748,296 +6935,295 @@
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check39"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Check39"/>
+      <w:bookmarkStart w:id="15" w:name="Check39"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fees will be paid by the:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check40"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Check40"/>
+      <w:bookmarkStart w:id="16" w:name="Check40"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Petitioner     </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check41"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="Check41"/>
+      <w:bookmarkStart w:id="17" w:name="Check41"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Respondent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39026294" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
-        <w:lastRenderedPageBreak/>
         <w:t>d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:tab/>
         <w:t>Care of Animals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8C98FD" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="10920"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="Check42"/>
+      <w:bookmarkStart w:id="18" w:name="Check42"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Arrangements for the possession and care of an animal are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD5F7DA" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
@@ -7122,79 +7308,79 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check43"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="Check43"/>
+      <w:bookmarkStart w:id="19" w:name="Check43"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C65648">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Restrained Person </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>can’t:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265BA22F" w14:textId="39C0F5E7" w:rsidR="00BB2B52" w:rsidRDefault="00567E94" w:rsidP="00BB2B52">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -7319,83 +7505,83 @@
         <w:ind w:left="2160" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check44"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Check44"/>
+      <w:bookmarkStart w:id="20" w:name="Check44"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>It is further ordered that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57547646" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7580,130 +7766,142 @@
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1539A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check50"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="Check50"/>
+      <w:bookmarkStart w:id="21" w:name="Check50"/>
       <w:r w:rsidRPr="00C1539A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C1539A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00C1539A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00C1539A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>This order is different from the Temporary Protection Order.  It requires service before its provisions become effective.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2011BFF4" w14:textId="25106B9D" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00C10E79" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00BB2B52" w:rsidRPr="00BB2B52">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB2B52" w:rsidRPr="00BB2B52">
         <w:tab/>
         <w:t>Signatures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FDABAF" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>So Ordered</w:t>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB2B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ordered</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B053AF" w14:textId="01FD3CCE" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00C664BB" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C664BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Judicial Officer </w:t>
       </w:r>
       <w:r w:rsidR="00BB2B52" w:rsidRPr="00BB2B52">
@@ -7862,51 +8060,51 @@
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dated: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="20" w:name="Check45"/>
+    <w:bookmarkStart w:id="22" w:name="Check45"/>
     <w:p w14:paraId="15E8839A" w14:textId="31C272C2" w:rsidR="004B74CE" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check45"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
@@ -7922,51 +8120,51 @@
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Restrained Person </w:t>
       </w:r>
       <w:r w:rsidR="00154B93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> not present in the courtroom.</w:t>
       </w:r>
@@ -7990,51 +8188,50 @@
     </w:p>
     <w:p w14:paraId="140D592E" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="5280"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Clerk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F22EFF5" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2B52">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I certify that this is a true and complete copy of the original order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5C7753" w14:textId="77777777" w:rsidR="00BB2B52" w:rsidRPr="00BB2B52" w:rsidRDefault="00BB2B52" w:rsidP="00BB2B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="right" w:pos="9360"/>
@@ -8141,51 +8338,50 @@
           <w:trHeight w:val="1485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="140AC7B3" w14:textId="77777777" w:rsidR="00D11D2D" w:rsidRPr="00206E55" w:rsidRDefault="00D11D2D" w:rsidP="00C308F2">
             <w:pPr>
               <w:ind w:right="-22"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F0557">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B08047C" wp14:editId="5DA0F64A">
                   <wp:extent cx="703943" cy="698998"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1287803012" name="Picture 1287803012">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 3">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
@@ -8384,59 +8580,78 @@
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If you violate this Order thinking that the Protected Person or anyone else has given you permission, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>you are wrong</w:t>
-      </w:r>
+        <w:t xml:space="preserve">you are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-        <w:t>, and can be arrested and prosecuted.  The terms of this Order cannot be changed by anyone but the Court</w:t>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>wrong</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be arrested and prosecuted.  The terms of this Order cannot be changed by anyone but the Court</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F524FDF" w14:textId="77777777" w:rsidR="00D11D2D" w:rsidRPr="00D11D2D" w:rsidRDefault="00D11D2D" w:rsidP="00D11D2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -8516,51 +8731,50 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>You may request this Order be changed or dismissed after two years.  C.R.S. § 13-14-108(2)(b).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A256362" w14:textId="77777777" w:rsidR="00737063" w:rsidRDefault="00737063">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DD2187" w14:textId="77777777" w:rsidR="00D11D2D" w:rsidRPr="00D11D2D" w:rsidRDefault="00D11D2D" w:rsidP="00C1539A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D11D2D">
-        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11D2D">
         <w:tab/>
         <w:t>Notice to Protected People</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5C3D91" w14:textId="77777777" w:rsidR="00D11D2D" w:rsidRPr="00D11D2D" w:rsidRDefault="00D11D2D" w:rsidP="00D11D2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8956,51 +9170,69 @@
         </w:rPr>
         <w:t xml:space="preserve">C.R.S. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="009D6DF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>18-6-803.5. or municipal ordinance and the Restrained Person has been properly served with a copy of this Order or the Restrained Person has received actual notice of the existence and substance of such Order.</w:t>
+        <w:t xml:space="preserve">18-6-803.5. or municipal ordinance and the Restrained Person has been properly served with a copy of this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D11D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Order</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D11D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the Restrained Person has received actual notice of the existence and substance of such Order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A59E913" w14:textId="77777777" w:rsidR="00D11D2D" w:rsidRPr="00D11D2D" w:rsidRDefault="00D11D2D" w:rsidP="00D11D2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D11D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>You shall enforce this Order even if there is no record of it in the Protection Order Central Registry.</w:t>
       </w:r>
     </w:p>
@@ -9075,70 +9307,70 @@
     </w:p>
     <w:p w14:paraId="5FEF496B" w14:textId="39F5F3CE" w:rsidR="008F2444" w:rsidRPr="003C6DA1" w:rsidRDefault="008F2444" w:rsidP="00D11D2D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F2444" w:rsidRPr="003C6DA1" w:rsidSect="000F100A">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75296A8F" w14:textId="77777777" w:rsidR="009412C7" w:rsidRDefault="009412C7">
+    <w:p w14:paraId="3F03B0A7" w14:textId="77777777" w:rsidR="00F139B2" w:rsidRDefault="00F139B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35A6E845" w14:textId="77777777" w:rsidR="009412C7" w:rsidRDefault="009412C7">
+    <w:p w14:paraId="1B08F09D" w14:textId="77777777" w:rsidR="00F139B2" w:rsidRDefault="00F139B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -9148,52 +9380,52 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A4EB256" w14:textId="7FBC1E20" w:rsidR="00DA1599" w:rsidRPr="00C1539A" w:rsidRDefault="00DA1599" w:rsidP="00A75F7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A4EB256" w14:textId="7FE2E19B" w:rsidR="00DA1599" w:rsidRPr="00C1539A" w:rsidRDefault="00DA1599" w:rsidP="00A75F7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>JDF 39</w:t>
     </w:r>
     <w:r w:rsidR="002B6A47">
@@ -9220,113 +9452,106 @@
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Permanent </w:t>
     </w:r>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Civil Protection Order</w:t>
     </w:r>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">R: </w:t>
     </w:r>
-    <w:r w:rsidR="0099757B">
+    <w:r w:rsidR="00C2615D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>J</w:t>
+      <w:t>September</w:t>
     </w:r>
-    <w:r w:rsidR="009207C0">
+    <w:r w:rsidR="00B43501">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>uly</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0099757B">
+    <w:r w:rsidR="00C2615D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>30</w:t>
     </w:r>
-    <w:r w:rsidR="009207C0">
+    <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>24</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C1539A">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="0099757B" w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">, </w:t>
+      <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="0099757B" w:rsidRPr="00C1539A">
+    <w:r w:rsidR="00C2615D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>202</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="0099757B">
-[...7 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -9361,52 +9586,52 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00C1539A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00C72A4C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="439C9B26" w14:textId="222374D6" w:rsidR="00301C5F" w:rsidRDefault="00301C5F" w:rsidP="00C1539A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="439C9B26" w14:textId="0ECC1DEA" w:rsidR="00301C5F" w:rsidRDefault="00301C5F" w:rsidP="00C1539A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00301C5F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>JDF 39</w:t>
     </w:r>
     <w:r w:rsidR="00155FFB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00301C5F">
@@ -9424,77 +9649,106 @@
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Permanent</w:t>
     </w:r>
     <w:r w:rsidRPr="00301C5F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Civil Protection Order</w:t>
     </w:r>
     <w:r w:rsidRPr="00301C5F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">R: </w:t>
     </w:r>
-    <w:r w:rsidR="00EB4EAC">
+    <w:r w:rsidR="00C2615D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>[draft] July 24</w:t>
+      <w:t>September</w:t>
     </w:r>
-    <w:r w:rsidRPr="00301C5F">
+    <w:r w:rsidR="00EB4EAC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, 202</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="0099757B">
+    <w:r w:rsidR="00C2615D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>30</w:t>
     </w:r>
+    <w:r w:rsidRPr="00301C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00301C5F">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00C2615D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00301C5F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C6483C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Info </w:t>
     </w:r>
     <w:r w:rsidR="00C6483C" w:rsidRPr="00F20BA7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
@@ -9545,70 +9799,70 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00C6483C" w:rsidRPr="00F20BA7">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="00C6483C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BDA21B6" w14:textId="77777777" w:rsidR="009412C7" w:rsidRDefault="009412C7">
+    <w:p w14:paraId="23F9C41B" w14:textId="77777777" w:rsidR="00F139B2" w:rsidRDefault="00F139B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70064DF7" w14:textId="77777777" w:rsidR="009412C7" w:rsidRDefault="009412C7">
+    <w:p w14:paraId="50B18286" w14:textId="77777777" w:rsidR="00F139B2" w:rsidRDefault="00F139B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0301697B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="27ECFCDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03782F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE3A26E4"/>
@@ -12159,92 +12413,95 @@
   <w:num w:numId="27" w16cid:durableId="315450691">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="359938793">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="712268320">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1510094476">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1674726259">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="644970533">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="229266307">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="208"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="257"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE7B38"/>
     <w:rsid w:val="00003509"/>
     <w:rsid w:val="000039AC"/>
     <w:rsid w:val="00004191"/>
     <w:rsid w:val="00004DC6"/>
     <w:rsid w:val="00011B3C"/>
     <w:rsid w:val="000128BC"/>
     <w:rsid w:val="00012AFB"/>
     <w:rsid w:val="00013338"/>
+    <w:rsid w:val="0001550A"/>
     <w:rsid w:val="000157B7"/>
     <w:rsid w:val="000162FE"/>
     <w:rsid w:val="00022557"/>
     <w:rsid w:val="00022F07"/>
     <w:rsid w:val="0003177C"/>
     <w:rsid w:val="00034596"/>
     <w:rsid w:val="0004027B"/>
     <w:rsid w:val="000602A0"/>
     <w:rsid w:val="00064E46"/>
     <w:rsid w:val="000658CA"/>
     <w:rsid w:val="00065DCF"/>
     <w:rsid w:val="0007097C"/>
     <w:rsid w:val="00071C19"/>
     <w:rsid w:val="00073FD6"/>
     <w:rsid w:val="000756FC"/>
     <w:rsid w:val="00075CA0"/>
     <w:rsid w:val="00077998"/>
     <w:rsid w:val="0009399B"/>
     <w:rsid w:val="00094E5C"/>
     <w:rsid w:val="000968C5"/>
     <w:rsid w:val="000A1D88"/>
     <w:rsid w:val="000A333D"/>
     <w:rsid w:val="000A3798"/>
     <w:rsid w:val="000A5DE0"/>
     <w:rsid w:val="000A75B6"/>
@@ -12320,99 +12577,100 @@
     <w:rsid w:val="00257DF9"/>
     <w:rsid w:val="00274865"/>
     <w:rsid w:val="00275963"/>
     <w:rsid w:val="00281D61"/>
     <w:rsid w:val="00281DFD"/>
     <w:rsid w:val="00282CEA"/>
     <w:rsid w:val="002862B6"/>
     <w:rsid w:val="00297C96"/>
     <w:rsid w:val="002A0036"/>
     <w:rsid w:val="002A4464"/>
     <w:rsid w:val="002B061A"/>
     <w:rsid w:val="002B0B1E"/>
     <w:rsid w:val="002B2703"/>
     <w:rsid w:val="002B6892"/>
     <w:rsid w:val="002B6A47"/>
     <w:rsid w:val="002C0914"/>
     <w:rsid w:val="002C31EF"/>
     <w:rsid w:val="002E6407"/>
     <w:rsid w:val="002F1105"/>
     <w:rsid w:val="002F17C5"/>
     <w:rsid w:val="00301C5F"/>
     <w:rsid w:val="00306325"/>
     <w:rsid w:val="003148AB"/>
     <w:rsid w:val="003160E5"/>
     <w:rsid w:val="00317204"/>
+    <w:rsid w:val="003227DF"/>
     <w:rsid w:val="00324464"/>
     <w:rsid w:val="00325506"/>
     <w:rsid w:val="003324EA"/>
     <w:rsid w:val="00344718"/>
     <w:rsid w:val="0034678E"/>
     <w:rsid w:val="0035061E"/>
     <w:rsid w:val="00351FC1"/>
     <w:rsid w:val="003537FE"/>
     <w:rsid w:val="003542F0"/>
     <w:rsid w:val="003545B8"/>
     <w:rsid w:val="00355718"/>
     <w:rsid w:val="003609DA"/>
     <w:rsid w:val="003623E9"/>
     <w:rsid w:val="00366305"/>
     <w:rsid w:val="00373B33"/>
     <w:rsid w:val="003746B6"/>
     <w:rsid w:val="003759DC"/>
     <w:rsid w:val="003763A8"/>
     <w:rsid w:val="0038074D"/>
     <w:rsid w:val="00380823"/>
     <w:rsid w:val="0038312B"/>
     <w:rsid w:val="003834ED"/>
     <w:rsid w:val="003A14F0"/>
+    <w:rsid w:val="003A34C3"/>
     <w:rsid w:val="003A5A96"/>
     <w:rsid w:val="003A7B85"/>
     <w:rsid w:val="003B70C2"/>
     <w:rsid w:val="003C3927"/>
     <w:rsid w:val="003C69B3"/>
     <w:rsid w:val="003C6DA1"/>
     <w:rsid w:val="003D6B80"/>
     <w:rsid w:val="003E107D"/>
     <w:rsid w:val="003E5A64"/>
     <w:rsid w:val="003E7B51"/>
     <w:rsid w:val="003F3616"/>
     <w:rsid w:val="003F40AB"/>
     <w:rsid w:val="003F4E46"/>
     <w:rsid w:val="003F59AB"/>
     <w:rsid w:val="00404107"/>
     <w:rsid w:val="004101BA"/>
     <w:rsid w:val="00410299"/>
     <w:rsid w:val="0041132B"/>
     <w:rsid w:val="00414606"/>
     <w:rsid w:val="00416868"/>
     <w:rsid w:val="004247C9"/>
     <w:rsid w:val="00433F68"/>
     <w:rsid w:val="00434368"/>
     <w:rsid w:val="00434C48"/>
     <w:rsid w:val="00441938"/>
-    <w:rsid w:val="00452815"/>
     <w:rsid w:val="00455F2F"/>
     <w:rsid w:val="004564D4"/>
     <w:rsid w:val="00456714"/>
     <w:rsid w:val="004642A6"/>
     <w:rsid w:val="00465DC1"/>
     <w:rsid w:val="004704EC"/>
     <w:rsid w:val="00473012"/>
     <w:rsid w:val="00484059"/>
     <w:rsid w:val="00492D1A"/>
     <w:rsid w:val="004A1592"/>
     <w:rsid w:val="004A23B8"/>
     <w:rsid w:val="004A3D3F"/>
     <w:rsid w:val="004A5E6D"/>
     <w:rsid w:val="004A6669"/>
     <w:rsid w:val="004B6FCE"/>
     <w:rsid w:val="004B74CE"/>
     <w:rsid w:val="004C35AB"/>
     <w:rsid w:val="004C4977"/>
     <w:rsid w:val="004C4EA1"/>
     <w:rsid w:val="004E0150"/>
     <w:rsid w:val="004F4AA0"/>
     <w:rsid w:val="00500051"/>
     <w:rsid w:val="00501610"/>
     <w:rsid w:val="00501F70"/>
     <w:rsid w:val="00510A87"/>
@@ -12449,148 +12707,150 @@
     <w:rsid w:val="005F62CB"/>
     <w:rsid w:val="005F66F6"/>
     <w:rsid w:val="005F6DBE"/>
     <w:rsid w:val="005F7601"/>
     <w:rsid w:val="00601053"/>
     <w:rsid w:val="00613AD2"/>
     <w:rsid w:val="00614A92"/>
     <w:rsid w:val="00622C5F"/>
     <w:rsid w:val="006254EA"/>
     <w:rsid w:val="00635DC2"/>
     <w:rsid w:val="00642495"/>
     <w:rsid w:val="006445BB"/>
     <w:rsid w:val="00651100"/>
     <w:rsid w:val="00660BBF"/>
     <w:rsid w:val="006616F7"/>
     <w:rsid w:val="006647E9"/>
     <w:rsid w:val="00670002"/>
     <w:rsid w:val="00670E93"/>
     <w:rsid w:val="006721E6"/>
     <w:rsid w:val="00673D21"/>
     <w:rsid w:val="00674996"/>
     <w:rsid w:val="00676CC6"/>
     <w:rsid w:val="00684E36"/>
     <w:rsid w:val="00691129"/>
     <w:rsid w:val="006949C8"/>
+    <w:rsid w:val="006A0F6E"/>
+    <w:rsid w:val="006A3135"/>
     <w:rsid w:val="006A5BFE"/>
     <w:rsid w:val="006B08DE"/>
     <w:rsid w:val="006B44FA"/>
     <w:rsid w:val="006C0E0D"/>
     <w:rsid w:val="006C6415"/>
     <w:rsid w:val="006D0E45"/>
     <w:rsid w:val="006D29A4"/>
     <w:rsid w:val="006E059A"/>
     <w:rsid w:val="006E1BEF"/>
     <w:rsid w:val="006E4E80"/>
     <w:rsid w:val="006F6A5F"/>
     <w:rsid w:val="006F6EDE"/>
     <w:rsid w:val="007101AA"/>
     <w:rsid w:val="007115EB"/>
     <w:rsid w:val="00713DFC"/>
     <w:rsid w:val="00726BF4"/>
     <w:rsid w:val="00727C75"/>
     <w:rsid w:val="00736588"/>
     <w:rsid w:val="00736AB7"/>
     <w:rsid w:val="00737063"/>
     <w:rsid w:val="0074494C"/>
     <w:rsid w:val="0074612B"/>
     <w:rsid w:val="00752311"/>
+    <w:rsid w:val="007545CA"/>
     <w:rsid w:val="00756BD0"/>
     <w:rsid w:val="007637A8"/>
     <w:rsid w:val="00765908"/>
     <w:rsid w:val="00766143"/>
     <w:rsid w:val="00771936"/>
     <w:rsid w:val="007722A0"/>
     <w:rsid w:val="00773A04"/>
     <w:rsid w:val="007810DB"/>
     <w:rsid w:val="007858BA"/>
     <w:rsid w:val="00791864"/>
     <w:rsid w:val="00796C7C"/>
     <w:rsid w:val="007A0A85"/>
     <w:rsid w:val="007A1124"/>
     <w:rsid w:val="007A52B6"/>
     <w:rsid w:val="007A52D2"/>
     <w:rsid w:val="007B276B"/>
     <w:rsid w:val="007C10B7"/>
     <w:rsid w:val="007C200C"/>
     <w:rsid w:val="007D0ADF"/>
     <w:rsid w:val="007D3CE5"/>
     <w:rsid w:val="007E0D60"/>
+    <w:rsid w:val="007E4D1A"/>
     <w:rsid w:val="00802865"/>
     <w:rsid w:val="008043FC"/>
     <w:rsid w:val="00804726"/>
     <w:rsid w:val="0080680D"/>
     <w:rsid w:val="00810199"/>
     <w:rsid w:val="00810C17"/>
     <w:rsid w:val="008116F1"/>
     <w:rsid w:val="008201B8"/>
     <w:rsid w:val="008506D5"/>
     <w:rsid w:val="00850E6D"/>
     <w:rsid w:val="00851C3D"/>
     <w:rsid w:val="0085519D"/>
     <w:rsid w:val="008628DA"/>
     <w:rsid w:val="00863585"/>
     <w:rsid w:val="00864221"/>
     <w:rsid w:val="00865886"/>
     <w:rsid w:val="00876A72"/>
     <w:rsid w:val="00877619"/>
     <w:rsid w:val="00884341"/>
     <w:rsid w:val="008850DD"/>
     <w:rsid w:val="00886EB5"/>
     <w:rsid w:val="00887A0C"/>
     <w:rsid w:val="0089276F"/>
     <w:rsid w:val="00893DB4"/>
     <w:rsid w:val="0089461E"/>
     <w:rsid w:val="00897F94"/>
     <w:rsid w:val="008A5FB6"/>
     <w:rsid w:val="008B0884"/>
     <w:rsid w:val="008B0E4B"/>
     <w:rsid w:val="008B5F4B"/>
     <w:rsid w:val="008C05A5"/>
     <w:rsid w:val="008C31AF"/>
     <w:rsid w:val="008D2138"/>
     <w:rsid w:val="008D65BD"/>
     <w:rsid w:val="008D792A"/>
     <w:rsid w:val="008E6204"/>
     <w:rsid w:val="008E66B3"/>
     <w:rsid w:val="008E7323"/>
     <w:rsid w:val="008E78D7"/>
     <w:rsid w:val="008F0EBC"/>
     <w:rsid w:val="008F2444"/>
     <w:rsid w:val="008F2B38"/>
     <w:rsid w:val="00910E0E"/>
     <w:rsid w:val="00913B40"/>
-    <w:rsid w:val="009207C0"/>
     <w:rsid w:val="0092186A"/>
     <w:rsid w:val="00921FAB"/>
     <w:rsid w:val="0092271A"/>
     <w:rsid w:val="00922DE8"/>
     <w:rsid w:val="00934C3B"/>
     <w:rsid w:val="00936C30"/>
     <w:rsid w:val="00937FF2"/>
     <w:rsid w:val="0094003C"/>
-    <w:rsid w:val="009412C7"/>
     <w:rsid w:val="00941AE1"/>
     <w:rsid w:val="00945BA9"/>
     <w:rsid w:val="0094694E"/>
     <w:rsid w:val="00950AA1"/>
     <w:rsid w:val="009605C0"/>
     <w:rsid w:val="00970BDD"/>
     <w:rsid w:val="00976906"/>
     <w:rsid w:val="00977CDE"/>
     <w:rsid w:val="00983AE4"/>
     <w:rsid w:val="009847AB"/>
     <w:rsid w:val="00987821"/>
     <w:rsid w:val="0099757B"/>
     <w:rsid w:val="009A0527"/>
     <w:rsid w:val="009A22A9"/>
     <w:rsid w:val="009A5AE0"/>
     <w:rsid w:val="009A71C6"/>
     <w:rsid w:val="009C7291"/>
     <w:rsid w:val="009D36A4"/>
     <w:rsid w:val="009D6302"/>
     <w:rsid w:val="009D6DF8"/>
     <w:rsid w:val="009E77E1"/>
     <w:rsid w:val="009F0307"/>
     <w:rsid w:val="009F635E"/>
     <w:rsid w:val="009F768A"/>
     <w:rsid w:val="00A07BD2"/>
@@ -12613,114 +12873,118 @@
     <w:rsid w:val="00A6027E"/>
     <w:rsid w:val="00A7000B"/>
     <w:rsid w:val="00A7151F"/>
     <w:rsid w:val="00A83FE8"/>
     <w:rsid w:val="00A87C6C"/>
     <w:rsid w:val="00A9038B"/>
     <w:rsid w:val="00A91C1E"/>
     <w:rsid w:val="00A925F1"/>
     <w:rsid w:val="00AA2205"/>
     <w:rsid w:val="00AA5455"/>
     <w:rsid w:val="00AE3300"/>
     <w:rsid w:val="00AE3D56"/>
     <w:rsid w:val="00AE42B1"/>
     <w:rsid w:val="00AE58EC"/>
     <w:rsid w:val="00AE7B38"/>
     <w:rsid w:val="00AF3130"/>
     <w:rsid w:val="00B13109"/>
     <w:rsid w:val="00B140B2"/>
     <w:rsid w:val="00B1432E"/>
     <w:rsid w:val="00B1513C"/>
     <w:rsid w:val="00B17FA6"/>
     <w:rsid w:val="00B209D8"/>
     <w:rsid w:val="00B26074"/>
     <w:rsid w:val="00B308CB"/>
     <w:rsid w:val="00B3292D"/>
+    <w:rsid w:val="00B43501"/>
     <w:rsid w:val="00B6292B"/>
     <w:rsid w:val="00B638EC"/>
     <w:rsid w:val="00B639B3"/>
     <w:rsid w:val="00B66A87"/>
     <w:rsid w:val="00B705DB"/>
     <w:rsid w:val="00B744E8"/>
     <w:rsid w:val="00B8088F"/>
     <w:rsid w:val="00BA3013"/>
     <w:rsid w:val="00BB0EF1"/>
     <w:rsid w:val="00BB2B52"/>
     <w:rsid w:val="00BB3FCA"/>
     <w:rsid w:val="00BB4D88"/>
     <w:rsid w:val="00BC0C03"/>
     <w:rsid w:val="00BC4F02"/>
     <w:rsid w:val="00BD2E9D"/>
     <w:rsid w:val="00BD5F1C"/>
     <w:rsid w:val="00BE08C9"/>
     <w:rsid w:val="00BE63F7"/>
     <w:rsid w:val="00BE779D"/>
     <w:rsid w:val="00BF71D5"/>
     <w:rsid w:val="00C06E20"/>
     <w:rsid w:val="00C10E42"/>
     <w:rsid w:val="00C10E79"/>
     <w:rsid w:val="00C1539A"/>
     <w:rsid w:val="00C20155"/>
     <w:rsid w:val="00C20556"/>
     <w:rsid w:val="00C22BFB"/>
+    <w:rsid w:val="00C2615D"/>
     <w:rsid w:val="00C27334"/>
     <w:rsid w:val="00C31E11"/>
     <w:rsid w:val="00C34CC0"/>
     <w:rsid w:val="00C368DC"/>
     <w:rsid w:val="00C36A5C"/>
     <w:rsid w:val="00C36FB8"/>
     <w:rsid w:val="00C436B8"/>
     <w:rsid w:val="00C45897"/>
     <w:rsid w:val="00C52411"/>
     <w:rsid w:val="00C62848"/>
     <w:rsid w:val="00C6483C"/>
     <w:rsid w:val="00C664BB"/>
     <w:rsid w:val="00C7224B"/>
     <w:rsid w:val="00C7227A"/>
     <w:rsid w:val="00C72A4C"/>
     <w:rsid w:val="00C82951"/>
     <w:rsid w:val="00C874FB"/>
     <w:rsid w:val="00C913EB"/>
     <w:rsid w:val="00C93FC0"/>
     <w:rsid w:val="00C941AE"/>
     <w:rsid w:val="00C9606D"/>
     <w:rsid w:val="00CA4789"/>
     <w:rsid w:val="00CC0C65"/>
     <w:rsid w:val="00CC1FE3"/>
     <w:rsid w:val="00CC38CD"/>
     <w:rsid w:val="00CD2729"/>
+    <w:rsid w:val="00CE7051"/>
     <w:rsid w:val="00CF6A63"/>
     <w:rsid w:val="00D05556"/>
     <w:rsid w:val="00D10D36"/>
     <w:rsid w:val="00D11D2D"/>
     <w:rsid w:val="00D15285"/>
     <w:rsid w:val="00D204EB"/>
     <w:rsid w:val="00D21A96"/>
     <w:rsid w:val="00D23FAC"/>
     <w:rsid w:val="00D272C8"/>
     <w:rsid w:val="00D31EDE"/>
     <w:rsid w:val="00D327DD"/>
+    <w:rsid w:val="00D33DF5"/>
     <w:rsid w:val="00D41345"/>
     <w:rsid w:val="00D52279"/>
     <w:rsid w:val="00D67A0F"/>
     <w:rsid w:val="00D67EC5"/>
     <w:rsid w:val="00D75CCB"/>
     <w:rsid w:val="00D80F16"/>
     <w:rsid w:val="00D82CBA"/>
     <w:rsid w:val="00D9152A"/>
     <w:rsid w:val="00DA1599"/>
     <w:rsid w:val="00DA1E3F"/>
     <w:rsid w:val="00DA418A"/>
     <w:rsid w:val="00DA49D7"/>
     <w:rsid w:val="00DA6F20"/>
     <w:rsid w:val="00DB27F9"/>
     <w:rsid w:val="00DB4A8E"/>
     <w:rsid w:val="00DB5407"/>
     <w:rsid w:val="00DC4B55"/>
     <w:rsid w:val="00DE386D"/>
     <w:rsid w:val="00DE56B9"/>
     <w:rsid w:val="00DF57B2"/>
     <w:rsid w:val="00DF5A78"/>
     <w:rsid w:val="00DF6E2A"/>
     <w:rsid w:val="00E05051"/>
     <w:rsid w:val="00E07E7E"/>
     <w:rsid w:val="00E23A5C"/>
@@ -12741,122 +13005,124 @@
     <w:rsid w:val="00E823CE"/>
     <w:rsid w:val="00E84588"/>
     <w:rsid w:val="00E95FC7"/>
     <w:rsid w:val="00EA108D"/>
     <w:rsid w:val="00EA6523"/>
     <w:rsid w:val="00EA721E"/>
     <w:rsid w:val="00EB0922"/>
     <w:rsid w:val="00EB463C"/>
     <w:rsid w:val="00EB4EAC"/>
     <w:rsid w:val="00EB4F3D"/>
     <w:rsid w:val="00EB6252"/>
     <w:rsid w:val="00EB6723"/>
     <w:rsid w:val="00EC2597"/>
     <w:rsid w:val="00EC31F0"/>
     <w:rsid w:val="00EC57B3"/>
     <w:rsid w:val="00ED4985"/>
     <w:rsid w:val="00ED5392"/>
     <w:rsid w:val="00EE01AD"/>
     <w:rsid w:val="00EE1A75"/>
     <w:rsid w:val="00EE4FF8"/>
     <w:rsid w:val="00EF5F5A"/>
     <w:rsid w:val="00F02433"/>
     <w:rsid w:val="00F03AF5"/>
     <w:rsid w:val="00F03EE0"/>
     <w:rsid w:val="00F0736D"/>
+    <w:rsid w:val="00F139B2"/>
     <w:rsid w:val="00F14D94"/>
     <w:rsid w:val="00F204F9"/>
     <w:rsid w:val="00F20BA7"/>
     <w:rsid w:val="00F20E5C"/>
     <w:rsid w:val="00F30287"/>
     <w:rsid w:val="00F30F13"/>
     <w:rsid w:val="00F31221"/>
     <w:rsid w:val="00F31B87"/>
     <w:rsid w:val="00F36751"/>
     <w:rsid w:val="00F41F40"/>
     <w:rsid w:val="00F4228D"/>
     <w:rsid w:val="00F440F7"/>
     <w:rsid w:val="00F46179"/>
     <w:rsid w:val="00F47A5A"/>
     <w:rsid w:val="00F50BEC"/>
     <w:rsid w:val="00F6028D"/>
     <w:rsid w:val="00F61FC9"/>
     <w:rsid w:val="00F7174B"/>
     <w:rsid w:val="00F73500"/>
     <w:rsid w:val="00F804D7"/>
     <w:rsid w:val="00F826AD"/>
     <w:rsid w:val="00F83264"/>
     <w:rsid w:val="00F9651A"/>
     <w:rsid w:val="00FA030E"/>
     <w:rsid w:val="00FA22AF"/>
     <w:rsid w:val="00FA2839"/>
     <w:rsid w:val="00FA757E"/>
     <w:rsid w:val="00FB57E0"/>
     <w:rsid w:val="00FC1232"/>
     <w:rsid w:val="00FC22FD"/>
     <w:rsid w:val="00FC301E"/>
     <w:rsid w:val="00FC7E20"/>
     <w:rsid w:val="00FD2CE6"/>
     <w:rsid w:val="00FE0B08"/>
     <w:rsid w:val="00FE4915"/>
     <w:rsid w:val="00FE5A07"/>
+    <w:rsid w:val="00FE6386"/>
     <w:rsid w:val="00FE6F4E"/>
     <w:rsid w:val="00FE7AD5"/>
     <w:rsid w:val="00FF4E6F"/>
     <w:rsid w:val="00FF6FBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2090AC8B"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -13519,51 +13785,51 @@
     <w:link w:val="Title"/>
     <w:rsid w:val="00D11D2D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D11D2D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Slice">
   <a:themeElements>
     <a:clrScheme name="Slice">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="146194"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="76DBF4"/>
       </a:lt2>
       <a:accent1>
@@ -13819,176 +14085,133 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Slice" id="{0507925B-6AC9-4358-8E18-C330545D08F8}" vid="{13FEC7C6-62A9-40C4-99D2-581AACACAA2F}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F0F424E326A1CC449933FA7612DC2415" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13af63f48abb535fc17aefd09a06fef7">
-[...2 lines deleted...]
-    <xsd:import namespace="36cb0992-75b6-4e9f-a437-e3712d7709e3"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3b35bdc1-4763-4713-9d1b-8c07ae83bcee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B71517B5E9FB8445BA03F28AABCA14D7" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="994fc0b8fd9ee862e580ff684ae7b97b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3b35bdc1-4763-4713-9d1b-8c07ae83bcee" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3acf0a676b22db09024b30f3bbfd9d0a" ns2:_="">
+    <xsd:import namespace="3b35bdc1-4763-4713-9d1b-8c07ae83bcee"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="889135d1-514f-4ffe-92f0-0cbad3054c12" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b35bdc1-4763-4713-9d1b-8c07ae83bcee" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4f0c4905-1f1a-4847-bb1c-f40b4d226de7" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...13 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...13 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...36 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -14047,151 +14270,168 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A245368-BBC2-44F7-94EA-55FF17F4CBDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3b35bdc1-4763-4713-9d1b-8c07ae83bcee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A434100E-565D-4E23-B61C-7E1583E0CE3B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69A7DA4F-FD47-4281-B521-36B9CB032C7E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A00766F-DBDE-45EB-A1C8-E50AD8B990A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="889135d1-514f-4ffe-92f0-0cbad3054c12"/>
-    <ds:schemaRef ds:uri="36cb0992-75b6-4e9f-a437-e3712d7709e3"/>
+    <ds:schemaRef ds:uri="3b35bdc1-4763-4713-9d1b-8c07ae83bcee"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8BBFBF2-70CF-4B1C-B3E2-ECEC4586F53D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...16 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1842</Words>
-  <Characters>9745</Characters>
+  <Words>1734</Words>
+  <Characters>9890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>JDF 399 - Permanent Civil Protection Order</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11491</CharactersWithSpaces>
+  <CharactersWithSpaces>11601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>JDF 399 - Permanent Civil Protection Order</dc:title>
   <dc:subject>Protection Orders</dc:subject>
   <dc:creator/>
   <cp:keywords>Protection Order</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F0F424E326A1CC449933FA7612DC2415</vt:lpwstr>
+    <vt:lpwstr>0x010100B71517B5E9FB8445BA03F28AABCA14D7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Test">
+    <vt:lpwstr>Posted</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>