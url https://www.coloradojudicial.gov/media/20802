--- v0 (2026-07-02)
+++ v1 (2026-08-19)
@@ -13,58 +13,58 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\Invoice Templates\0-Invoice Templates FY 27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9E95EA6-A419-44B9-B85D-502016E76735}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE8AF854-CE59-41F5-9523-A9C1BDEC7C5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Language Interpreter Invoice" sheetId="2" r:id="rId1"/>
     <sheet name="Drop down" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="Log with Case Information" sheetId="1" r:id="rId3"/>
     <sheet name="Instructions" sheetId="6" r:id="rId4"/>
     <sheet name="Example" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="Activity">'Drop down'!$A$155:$A$159</definedName>
     <definedName name="AppropriationCode">'Drop down'!$A$1:$A$5</definedName>
     <definedName name="DistrictCounties">'Drop down'!$A$10:$A$31</definedName>
     <definedName name="Location">'Drop down'!$A$90:$A$153</definedName>
     <definedName name="Mileage">'Drop down'!$A$36:$A$37</definedName>
     <definedName name="Organization">'Drop down'!$A$1:$A$5</definedName>
     <definedName name="OrganizationUnit">'Drop down'!$A$39:$A$88</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Example!$A$1:$U$51</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Language Interpreter Invoice'!$A$1:$U$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Log with Case Information'!$A$1:$P$20</definedName>
     <definedName name="YesorNo">'Drop down'!$A$7:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -5277,51 +5277,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:interpreters@judicial.state.co.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.helmy@judicial.state.co.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="K10" sqref="K10"/>
+      <selection activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.90625" style="17" customWidth="1"/>
     <col min="2" max="2" width="34.453125" style="17" customWidth="1"/>
     <col min="3" max="4" width="15.1796875" style="17" customWidth="1"/>
     <col min="5" max="5" width="13" style="17" customWidth="1"/>
     <col min="6" max="6" width="14.6328125" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.54296875" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" style="17" customWidth="1"/>
     <col min="9" max="9" width="13.453125" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.54296875" style="17" customWidth="1"/>
     <col min="11" max="11" width="20.81640625" style="17" customWidth="1"/>
     <col min="12" max="12" width="12.1796875" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" style="18" customWidth="1"/>
     <col min="14" max="14" width="9.81640625" style="18" customWidth="1"/>
     <col min="15" max="15" width="13.81640625" style="18" customWidth="1"/>
     <col min="16" max="19" width="9.81640625" style="18" customWidth="1"/>
     <col min="20" max="20" width="15.1796875" style="17" customWidth="1"/>
     <col min="21" max="21" width="3.1796875" style="17" customWidth="1"/>
     <col min="22" max="16384" width="9.1796875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
@@ -5714,225 +5714,225 @@
       <c r="B17" s="102"/>
       <c r="C17" s="103"/>
       <c r="D17" s="103"/>
       <c r="E17" s="104"/>
       <c r="F17" s="105"/>
       <c r="G17" s="192" t="str">
         <f>IF(C17="","",((D17-C17)*24)-E17)</f>
         <v/>
       </c>
       <c r="H17" s="191"/>
       <c r="I17" s="108" t="str">
         <f>IF(H17="","$",IF(G17="","$",(H17*G17)))</f>
         <v>$</v>
       </c>
       <c r="J17" s="197"/>
       <c r="K17" s="195" t="str">
         <f>IF(J17&gt;0,(H17/2),"")</f>
         <v/>
       </c>
       <c r="L17" s="108" t="str">
         <f>IF(J17="","$",ROUNDUP(K17*J17,2))</f>
         <v>$</v>
       </c>
       <c r="M17" s="110"/>
       <c r="N17" s="111">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O17" s="112" t="str">
         <f>IF(H17="","$",ROUNDUP(N17*M17,2))</f>
         <v>$</v>
       </c>
       <c r="P17" s="131"/>
       <c r="Q17" s="131"/>
       <c r="R17" s="131"/>
       <c r="S17" s="187">
         <f>SUM(P17:R17)</f>
         <v>0</v>
       </c>
       <c r="T17" s="113" t="str">
         <f>IF(SUM(I17,L17,O17,S17)=0,"$",SUM(I17,L17,O17,S17))</f>
         <v>$</v>
       </c>
     </row>
     <row r="18" spans="1:20" s="34" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="101"/>
       <c r="B18" s="102"/>
       <c r="C18" s="103"/>
       <c r="D18" s="103"/>
       <c r="E18" s="104"/>
       <c r="F18" s="105"/>
       <c r="G18" s="193" t="str">
         <f t="shared" ref="G18:G19" si="0">IF(C18="","",((D18-C18)*24)-E18)</f>
         <v/>
       </c>
       <c r="H18" s="191"/>
       <c r="I18" s="108" t="str">
         <f>IF(H18="","$",IF(G18="","$",(H18*G18)))</f>
         <v>$</v>
       </c>
       <c r="J18" s="198"/>
       <c r="K18" s="196" t="str">
         <f>IF(J18&gt;0,(H18/2),"")</f>
         <v/>
       </c>
       <c r="L18" s="108" t="str">
         <f>IF(J18="","$",ROUNDUP(K18*J18,2))</f>
         <v>$</v>
       </c>
       <c r="M18" s="110"/>
       <c r="N18" s="111">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O18" s="112" t="str">
         <f t="shared" ref="O18:O21" si="1">IF(H18="","$",ROUNDUP(N18*M18,2))</f>
         <v>$</v>
       </c>
       <c r="P18" s="131"/>
       <c r="Q18" s="131"/>
       <c r="R18" s="131"/>
       <c r="S18" s="187">
         <f>SUM(P18:R18)</f>
         <v>0</v>
       </c>
       <c r="T18" s="113" t="str">
         <f t="shared" ref="T18:T28" si="2">IF(SUM(I18,L18,O18,S18)=0,"$",SUM(I18,L18,O18,S18))</f>
         <v>$</v>
       </c>
     </row>
     <row r="19" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="101"/>
       <c r="B19" s="102"/>
       <c r="C19" s="103"/>
       <c r="D19" s="103"/>
       <c r="E19" s="104"/>
       <c r="F19" s="105"/>
       <c r="G19" s="193" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H19" s="191"/>
       <c r="I19" s="108" t="str">
         <f t="shared" ref="I19" si="3">IF(H19="","$",IF(G19="","$",(H19*G19)))</f>
         <v>$</v>
       </c>
       <c r="J19" s="198"/>
       <c r="K19" s="196" t="str">
         <f t="shared" ref="K19" si="4">IF(J19&gt;0,(H19/2),"")</f>
         <v/>
       </c>
       <c r="L19" s="108" t="str">
         <f t="shared" ref="L19" si="5">IF(J19="","$",ROUNDUP(K19*J19,2))</f>
         <v>$</v>
       </c>
       <c r="M19" s="110"/>
       <c r="N19" s="111">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O19" s="112" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P19" s="131"/>
       <c r="Q19" s="131"/>
       <c r="R19" s="131"/>
       <c r="S19" s="187">
         <f>SUM(P19:R19)</f>
         <v>0</v>
       </c>
       <c r="T19" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="20" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="101"/>
       <c r="B20" s="102"/>
       <c r="C20" s="103"/>
       <c r="D20" s="103"/>
       <c r="E20" s="104"/>
       <c r="F20" s="105"/>
       <c r="G20" s="193" t="str">
         <f t="shared" ref="G20" si="6">IF(C20="","",((D20-C20)*24)-E20)</f>
         <v/>
       </c>
       <c r="H20" s="191"/>
       <c r="I20" s="108" t="str">
         <f t="shared" ref="I20:I21" si="7">IF(H20="","$",IF(G20="","$",(H20*G20)))</f>
         <v>$</v>
       </c>
       <c r="J20" s="198"/>
       <c r="K20" s="196" t="str">
         <f t="shared" ref="K20" si="8">IF(J20&gt;0,(H20/2),"")</f>
         <v/>
       </c>
       <c r="L20" s="108" t="str">
         <f t="shared" ref="L20:L21" si="9">IF(J20="","$",ROUNDUP(K20*J20,2))</f>
         <v>$</v>
       </c>
       <c r="M20" s="110"/>
       <c r="N20" s="111">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O20" s="112" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P20" s="131"/>
       <c r="Q20" s="131"/>
       <c r="R20" s="131"/>
       <c r="S20" s="187">
         <f>SUM(P20:R20)</f>
         <v>0</v>
       </c>
       <c r="T20" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="21" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="101"/>
       <c r="B21" s="102"/>
       <c r="C21" s="103"/>
       <c r="D21" s="103"/>
       <c r="E21" s="104"/>
       <c r="F21" s="105"/>
       <c r="G21" s="193"/>
       <c r="H21" s="191"/>
       <c r="I21" s="108" t="str">
         <f t="shared" si="7"/>
         <v>$</v>
       </c>
       <c r="J21" s="198"/>
       <c r="K21" s="196"/>
       <c r="L21" s="108" t="str">
         <f t="shared" si="9"/>
         <v>$</v>
       </c>
       <c r="M21" s="110"/>
       <c r="N21" s="111">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O21" s="112" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P21" s="131"/>
       <c r="Q21" s="131"/>
       <c r="R21" s="131"/>
       <c r="S21" s="187">
         <f>SUM(P21:R21)</f>
         <v>0</v>
       </c>
       <c r="T21" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="22" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="124"/>
       <c r="B22" s="124"/>
       <c r="C22" s="124"/>
       <c r="D22" s="124"/>
       <c r="E22" s="124"/>
       <c r="F22" s="201" t="s">
         <v>260</v>
@@ -5958,281 +5958,281 @@
       <c r="C23" s="103"/>
       <c r="D23" s="103"/>
       <c r="E23" s="104"/>
       <c r="F23" s="105"/>
       <c r="G23" s="193" t="str">
         <f t="shared" ref="G23:G28" si="10">IF(C23="","",((D23-C23)*24)-E23)</f>
         <v/>
       </c>
       <c r="H23" s="191"/>
       <c r="I23" s="108" t="str">
         <f>IF(H23="","$",IF(G23="","$",(H23*G23)))</f>
         <v>$</v>
       </c>
       <c r="J23" s="198"/>
       <c r="K23" s="196" t="str">
         <f>IF(J23&gt;0,(H23-7)/2,"")</f>
         <v/>
       </c>
       <c r="L23" s="118" t="str">
         <f>IF(J23="","$",ROUNDUP(K23*J23,2))</f>
         <v>$</v>
       </c>
       <c r="M23" s="119"/>
       <c r="N23" s="111">
         <f>$N$17</f>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O23" s="112" t="str">
         <f>IF(H23="","$",ROUNDUP(N23*M23,2))</f>
         <v>$</v>
       </c>
       <c r="P23" s="131"/>
       <c r="Q23" s="131"/>
       <c r="R23" s="131"/>
       <c r="S23" s="187">
         <f t="shared" ref="S23:S28" si="11">SUM(P23:R23)</f>
         <v>0</v>
       </c>
       <c r="T23" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="24" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="101"/>
       <c r="B24" s="102"/>
       <c r="C24" s="103"/>
       <c r="D24" s="103"/>
       <c r="E24" s="104"/>
       <c r="F24" s="105"/>
       <c r="G24" s="193" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="H24" s="191"/>
       <c r="I24" s="108" t="str">
         <f t="shared" ref="I24:I28" si="12">IF(H24="","$",IF(G24="","$",(H24*G24)))</f>
         <v>$</v>
       </c>
       <c r="J24" s="198"/>
       <c r="K24" s="196" t="str">
         <f t="shared" ref="K24:K28" si="13">IF(J24&gt;0,(H24-7)/2,"")</f>
         <v/>
       </c>
       <c r="L24" s="118" t="str">
         <f t="shared" ref="L24:L28" si="14">IF(J24="","$",ROUNDUP(K24*J24,2))</f>
         <v>$</v>
       </c>
       <c r="M24" s="119"/>
       <c r="N24" s="111">
         <f t="shared" ref="N24:N28" si="15">$N$17</f>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O24" s="112" t="str">
         <f t="shared" ref="O24:O28" si="16">IF(H24="","$",ROUNDUP(N24*M24,2))</f>
         <v>$</v>
       </c>
       <c r="P24" s="131"/>
       <c r="Q24" s="131"/>
       <c r="R24" s="131"/>
       <c r="S24" s="187">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="T24" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="25" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="101"/>
       <c r="B25" s="102"/>
       <c r="C25" s="103"/>
       <c r="D25" s="103"/>
       <c r="E25" s="104"/>
       <c r="F25" s="105"/>
       <c r="G25" s="193" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="H25" s="191"/>
       <c r="I25" s="108" t="str">
         <f t="shared" si="12"/>
         <v>$</v>
       </c>
       <c r="J25" s="198"/>
       <c r="K25" s="196" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="L25" s="118" t="str">
         <f t="shared" si="14"/>
         <v>$</v>
       </c>
       <c r="M25" s="119"/>
       <c r="N25" s="111">
         <f t="shared" si="15"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O25" s="112" t="str">
         <f t="shared" si="16"/>
         <v>$</v>
       </c>
       <c r="P25" s="131"/>
       <c r="Q25" s="131"/>
       <c r="R25" s="131"/>
       <c r="S25" s="187">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="T25" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="26" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="101"/>
       <c r="B26" s="102"/>
       <c r="C26" s="103"/>
       <c r="D26" s="103"/>
       <c r="E26" s="104"/>
       <c r="F26" s="105"/>
       <c r="G26" s="193" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="H26" s="191"/>
       <c r="I26" s="108" t="str">
         <f t="shared" si="12"/>
         <v>$</v>
       </c>
       <c r="J26" s="198"/>
       <c r="K26" s="196" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="L26" s="118" t="str">
         <f t="shared" si="14"/>
         <v>$</v>
       </c>
       <c r="M26" s="119"/>
       <c r="N26" s="111">
         <f t="shared" si="15"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O26" s="112" t="str">
         <f t="shared" si="16"/>
         <v>$</v>
       </c>
       <c r="P26" s="131"/>
       <c r="Q26" s="131"/>
       <c r="R26" s="131"/>
       <c r="S26" s="187">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="T26" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="27" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="101"/>
       <c r="B27" s="102"/>
       <c r="C27" s="103"/>
       <c r="D27" s="103"/>
       <c r="E27" s="104"/>
       <c r="F27" s="105"/>
       <c r="G27" s="193" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="H27" s="191"/>
       <c r="I27" s="108" t="str">
         <f t="shared" si="12"/>
         <v>$</v>
       </c>
       <c r="J27" s="198"/>
       <c r="K27" s="196" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="L27" s="118" t="str">
         <f t="shared" si="14"/>
         <v>$</v>
       </c>
       <c r="M27" s="119"/>
       <c r="N27" s="111">
         <f t="shared" si="15"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O27" s="112" t="str">
         <f t="shared" si="16"/>
         <v>$</v>
       </c>
       <c r="P27" s="131"/>
       <c r="Q27" s="131"/>
       <c r="R27" s="131"/>
       <c r="S27" s="187">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="T27" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="34" customFormat="1" ht="28.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A28" s="120"/>
       <c r="B28" s="102"/>
       <c r="C28" s="122"/>
       <c r="D28" s="122"/>
       <c r="E28" s="121"/>
       <c r="F28" s="123"/>
       <c r="G28" s="194" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="H28" s="191"/>
       <c r="I28" s="108" t="str">
         <f t="shared" si="12"/>
         <v>$</v>
       </c>
       <c r="J28" s="199"/>
       <c r="K28" s="196" t="str">
         <f t="shared" si="13"/>
         <v/>
       </c>
       <c r="L28" s="118" t="str">
         <f t="shared" si="14"/>
         <v>$</v>
       </c>
       <c r="M28" s="119"/>
       <c r="N28" s="111">
         <f t="shared" si="15"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O28" s="112" t="str">
         <f t="shared" si="16"/>
         <v>$</v>
       </c>
       <c r="P28" s="131"/>
       <c r="Q28" s="131"/>
       <c r="R28" s="131"/>
       <c r="S28" s="187">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="T28" s="113" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
     </row>
     <row r="29" spans="1:20" s="34" customFormat="1" ht="29" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="145"/>
       <c r="B29" s="146"/>
       <c r="C29" s="146"/>
       <c r="D29" s="146"/>
       <c r="E29" s="146"/>
       <c r="F29" s="146"/>
       <c r="G29" s="148"/>