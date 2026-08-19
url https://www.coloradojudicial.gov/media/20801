--- v0 (2026-07-02)
+++ v1 (2026-08-19)
@@ -15,60 +15,60 @@
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\Invoice Templates\0-Invoice Templates FY 27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{48334835-311E-428C-9F93-2959CF71DC17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB4B04FE-B578-46DF-9383-633556A1CE85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Language Interpreter Invoice" sheetId="2" r:id="rId1"/>
     <sheet name="Invoice-BHO" sheetId="8" r:id="rId2"/>
     <sheet name="Drop down" sheetId="3" state="hidden" r:id="rId3"/>
     <sheet name="Log with Case Information" sheetId="1" r:id="rId4"/>
     <sheet name="Instructions" sheetId="6" r:id="rId5"/>
     <sheet name="Example" sheetId="9" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Activity">'Drop down'!$A$155:$A$159</definedName>
     <definedName name="AppropriationCode">'Drop down'!$A$1:$A$5</definedName>
     <definedName name="DistrictCounties">'Drop down'!$A$10:$A$31</definedName>
     <definedName name="Location">'Drop down'!$A$90:$A$153</definedName>
     <definedName name="Mileage">'Drop down'!$A$36:$A$37</definedName>
     <definedName name="Organization">'Drop down'!$A$1:$A$5</definedName>
     <definedName name="OrganizationUnit">'Drop down'!$A$39:$A$88</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Example!$A$1:$Q$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Invoice-BHO'!$A$1:$Q$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Language Interpreter Invoice'!$A$1:$Q$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Log with Case Information'!$A$1:$P$20</definedName>
     <definedName name="YesorNo">'Drop down'!$A$7:$A$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -3903,235 +3903,272 @@
     </xf>
     <xf numFmtId="44" fontId="30" fillId="3" borderId="107" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="76" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="108" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="110" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="110" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="109" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="4" borderId="102" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="4" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="68" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="69" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="71" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="73" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="74" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="73" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="74" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="75" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="76" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="23" fillId="0" borderId="78" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="79" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="69" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="90" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="91" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="86" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="87" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="88" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="89" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="81" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="82" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="83" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="84" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="85" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="80" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="84" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="85" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="15" fontId="23" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="71" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="94" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="95" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="92" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="93" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="14" fontId="19" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...155 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="15" fontId="5" fillId="0" borderId="32" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="31" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -4170,87 +4207,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...35 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <alignment vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEDEFF9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -5108,755 +5108,755 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:interpreters@judicial.state.co.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.helmy@judicial.state.co.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:P43"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="K10" sqref="K10"/>
+    <sheetView showGridLines="0" showRuler="0" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="P18" sqref="P18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.90625" style="17" customWidth="1"/>
     <col min="2" max="2" width="34.453125" style="17" customWidth="1"/>
     <col min="3" max="4" width="15.1796875" style="17" customWidth="1"/>
     <col min="5" max="6" width="13" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.54296875" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" style="17" customWidth="1"/>
     <col min="9" max="9" width="13.453125" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.54296875" style="17" customWidth="1"/>
     <col min="11" max="11" width="21.81640625" style="17" customWidth="1"/>
     <col min="12" max="12" width="12.1796875" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" style="18" customWidth="1"/>
     <col min="14" max="14" width="9.81640625" style="18" customWidth="1"/>
     <col min="15" max="15" width="12.54296875" style="17" customWidth="1"/>
     <col min="16" max="16" width="15.1796875" style="17" customWidth="1"/>
     <col min="17" max="17" width="3.1796875" style="17" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="168" t="s">
+      <c r="A1" s="215" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="168"/>
-[...13 lines deleted...]
-      <c r="P1" s="168"/>
+      <c r="B1" s="215"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="215"/>
+      <c r="E1" s="215"/>
+      <c r="F1" s="215"/>
+      <c r="G1" s="215"/>
+      <c r="H1" s="215"/>
+      <c r="I1" s="215"/>
+      <c r="J1" s="215"/>
+      <c r="K1" s="215"/>
+      <c r="L1" s="215"/>
+      <c r="M1" s="215"/>
+      <c r="N1" s="215"/>
+      <c r="O1" s="215"/>
+      <c r="P1" s="215"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="168" t="s">
+      <c r="A2" s="215" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="168"/>
-[...13 lines deleted...]
-      <c r="P2" s="168"/>
+      <c r="B2" s="215"/>
+      <c r="C2" s="215"/>
+      <c r="D2" s="215"/>
+      <c r="E2" s="215"/>
+      <c r="F2" s="215"/>
+      <c r="G2" s="215"/>
+      <c r="H2" s="215"/>
+      <c r="I2" s="215"/>
+      <c r="J2" s="215"/>
+      <c r="K2" s="215"/>
+      <c r="L2" s="215"/>
+      <c r="M2" s="215"/>
+      <c r="N2" s="215"/>
+      <c r="O2" s="215"/>
+      <c r="P2" s="215"/>
     </row>
     <row r="3" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A3" s="169" t="s">
+      <c r="A3" s="216" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="169"/>
-[...13 lines deleted...]
-      <c r="P3" s="169"/>
+      <c r="B3" s="216"/>
+      <c r="C3" s="216"/>
+      <c r="D3" s="216"/>
+      <c r="E3" s="216"/>
+      <c r="F3" s="216"/>
+      <c r="G3" s="216"/>
+      <c r="H3" s="216"/>
+      <c r="I3" s="216"/>
+      <c r="J3" s="216"/>
+      <c r="K3" s="216"/>
+      <c r="L3" s="216"/>
+      <c r="M3" s="216"/>
+      <c r="N3" s="216"/>
+      <c r="O3" s="216"/>
+      <c r="P3" s="216"/>
     </row>
     <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="P4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="20" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="170" t="s">
+      <c r="A5" s="217" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="170"/>
-[...4 lines deleted...]
-      <c r="I5" s="170" t="s">
+      <c r="B5" s="217"/>
+      <c r="C5" s="217"/>
+      <c r="D5" s="217"/>
+      <c r="E5" s="217"/>
+      <c r="F5" s="217"/>
+      <c r="I5" s="217" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="170"/>
-[...5 lines deleted...]
-      <c r="P5" s="170"/>
+      <c r="J5" s="217"/>
+      <c r="K5" s="217"/>
+      <c r="L5" s="217"/>
+      <c r="M5" s="217"/>
+      <c r="N5" s="217"/>
+      <c r="O5" s="217"/>
+      <c r="P5" s="217"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="174" t="s">
+      <c r="A6" s="212" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="174"/>
-[...3 lines deleted...]
-      <c r="F6" s="172"/>
+      <c r="B6" s="212"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="204"/>
+      <c r="E6" s="204"/>
+      <c r="F6" s="204"/>
       <c r="J6" s="80" t="s">
         <v>269</v>
       </c>
-      <c r="K6" s="166"/>
-[...4 lines deleted...]
-      <c r="P6" s="167"/>
+      <c r="K6" s="213"/>
+      <c r="L6" s="214"/>
+      <c r="M6" s="214"/>
+      <c r="N6" s="214"/>
+      <c r="O6" s="214"/>
+      <c r="P6" s="214"/>
     </row>
     <row r="7" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="171" t="s">
+      <c r="A7" s="202" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="171"/>
-[...3 lines deleted...]
-      <c r="F7" s="172"/>
+      <c r="B7" s="202"/>
+      <c r="C7" s="204"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
       <c r="I7" s="22"/>
       <c r="J7" s="79" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="23"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
     </row>
     <row r="8" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="173" t="s">
+      <c r="A8" s="211" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="173"/>
-[...3 lines deleted...]
-      <c r="F8" s="172"/>
+      <c r="B8" s="211"/>
+      <c r="C8" s="204"/>
+      <c r="D8" s="204"/>
+      <c r="E8" s="204"/>
+      <c r="F8" s="204"/>
       <c r="I8" s="26"/>
       <c r="J8" s="80" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="81"/>
       <c r="L8" s="81"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="24"/>
     </row>
     <row r="9" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="173" t="s">
+      <c r="A9" s="211" t="s">
         <v>268</v>
       </c>
-      <c r="B9" s="173"/>
-[...3 lines deleted...]
-      <c r="F9" s="172"/>
+      <c r="B9" s="211"/>
+      <c r="C9" s="204"/>
+      <c r="D9" s="204"/>
+      <c r="E9" s="204"/>
+      <c r="F9" s="204"/>
       <c r="I9" s="26"/>
       <c r="J9" s="79" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="134" t="s">
         <v>409</v>
       </c>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
     </row>
     <row r="10" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="173" t="s">
+      <c r="A10" s="211" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="173"/>
-[...3 lines deleted...]
-      <c r="F10" s="172"/>
+      <c r="B10" s="211"/>
+      <c r="C10" s="204"/>
+      <c r="D10" s="204"/>
+      <c r="E10" s="204"/>
+      <c r="F10" s="204"/>
       <c r="I10" s="26"/>
       <c r="J10" s="79" t="s">
         <v>30</v>
       </c>
       <c r="K10" s="23"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
     </row>
     <row r="11" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="171"/>
-[...4 lines deleted...]
-      <c r="F11" s="172"/>
+      <c r="A11" s="202"/>
+      <c r="B11" s="202"/>
+      <c r="C11" s="204"/>
+      <c r="D11" s="204"/>
+      <c r="E11" s="204"/>
+      <c r="F11" s="204"/>
       <c r="I11" s="26"/>
       <c r="J11" s="79" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
       <c r="N11" s="28"/>
       <c r="O11" s="28"/>
       <c r="P11" s="24"/>
     </row>
     <row r="12" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="171" t="s">
+      <c r="A12" s="202" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="171"/>
-[...3 lines deleted...]
-      <c r="F12" s="172"/>
+      <c r="B12" s="202"/>
+      <c r="C12" s="204"/>
+      <c r="D12" s="204"/>
+      <c r="E12" s="204"/>
+      <c r="F12" s="204"/>
       <c r="I12" s="26"/>
       <c r="J12" s="79" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="23"/>
       <c r="O12" s="23"/>
       <c r="P12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="171" t="s">
+      <c r="A13" s="202" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="171"/>
-[...3 lines deleted...]
-      <c r="F13" s="172"/>
+      <c r="B13" s="202"/>
+      <c r="C13" s="203"/>
+      <c r="D13" s="204"/>
+      <c r="E13" s="204"/>
+      <c r="F13" s="204"/>
       <c r="J13" s="80" t="s">
         <v>267</v>
       </c>
-      <c r="K13" s="172"/>
-[...4 lines deleted...]
-      <c r="P13" s="172"/>
+      <c r="K13" s="204"/>
+      <c r="L13" s="204"/>
+      <c r="M13" s="204"/>
+      <c r="N13" s="204"/>
+      <c r="O13" s="204"/>
+      <c r="P13" s="204"/>
     </row>
     <row r="14" spans="1:16" s="25" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J14" s="29"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="31"/>
     </row>
     <row r="15" spans="1:16" s="32" customFormat="1" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="176" t="s">
+      <c r="A15" s="186" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="178" t="s">
+      <c r="B15" s="205" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="178" t="s">
+      <c r="C15" s="205" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="178" t="s">
+      <c r="D15" s="205" t="s">
         <v>38</v>
       </c>
-      <c r="E15" s="178" t="s">
+      <c r="E15" s="205" t="s">
         <v>39</v>
       </c>
-      <c r="F15" s="180" t="s">
+      <c r="F15" s="188" t="s">
         <v>215</v>
       </c>
-      <c r="G15" s="176" t="s">
+      <c r="G15" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H15" s="180" t="s">
+      <c r="H15" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="I15" s="182" t="s">
+      <c r="I15" s="184" t="s">
         <v>42</v>
       </c>
-      <c r="J15" s="176" t="s">
+      <c r="J15" s="186" t="s">
         <v>351</v>
       </c>
-      <c r="K15" s="180" t="s">
+      <c r="K15" s="188" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="182" t="s">
+      <c r="L15" s="184" t="s">
         <v>45</v>
       </c>
-      <c r="M15" s="182" t="s">
+      <c r="M15" s="184" t="s">
         <v>46</v>
       </c>
-      <c r="N15" s="184" t="s">
+      <c r="N15" s="207" t="s">
         <v>47</v>
       </c>
-      <c r="O15" s="186" t="s">
+      <c r="O15" s="209" t="s">
         <v>48</v>
       </c>
-      <c r="P15" s="186" t="s">
+      <c r="P15" s="209" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:16" s="33" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="177"/>
-[...14 lines deleted...]
-      <c r="P16" s="187"/>
+      <c r="A16" s="187"/>
+      <c r="B16" s="206"/>
+      <c r="C16" s="206"/>
+      <c r="D16" s="206"/>
+      <c r="E16" s="206"/>
+      <c r="F16" s="189"/>
+      <c r="G16" s="187"/>
+      <c r="H16" s="189"/>
+      <c r="I16" s="185"/>
+      <c r="J16" s="187"/>
+      <c r="K16" s="189"/>
+      <c r="L16" s="185"/>
+      <c r="M16" s="185"/>
+      <c r="N16" s="208"/>
+      <c r="O16" s="210"/>
+      <c r="P16" s="210"/>
     </row>
     <row r="17" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A17" s="107"/>
       <c r="B17" s="108"/>
       <c r="C17" s="109"/>
       <c r="D17" s="109"/>
       <c r="E17" s="110"/>
       <c r="F17" s="111"/>
       <c r="G17" s="145" t="str">
         <f>IF(C17="","",((D17-C17)*24)-E17)</f>
         <v/>
       </c>
       <c r="H17" s="144"/>
       <c r="I17" s="114" t="str">
         <f>IF(H17="","$",IF(G17="","$",(H17*G17)))</f>
         <v>$</v>
       </c>
       <c r="J17" s="148"/>
       <c r="K17" s="149" t="str">
         <f>IF(J17&gt;0,(H17/2),"")</f>
         <v/>
       </c>
       <c r="L17" s="114" t="str">
         <f>IF(J17="","$",ROUNDUP(K17*J17,2))</f>
         <v>$</v>
       </c>
       <c r="M17" s="116"/>
       <c r="N17" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O17" s="118" t="str">
         <f>IF(M17="","$",ROUNDUP(N17*M17,2))</f>
         <v>$</v>
       </c>
       <c r="P17" s="119" t="str">
         <f>IF(SUM(I17,L17,O17)=0,"$",SUM(I17,L17,O17))</f>
         <v>$</v>
       </c>
     </row>
     <row r="18" spans="1:16" s="34" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="107"/>
       <c r="B18" s="108"/>
       <c r="C18" s="109"/>
       <c r="D18" s="109"/>
       <c r="E18" s="110"/>
       <c r="F18" s="111"/>
       <c r="G18" s="146" t="str">
         <f t="shared" ref="G18:G25" si="0">IF(C18="","",((D18-C18)*24)-E18)</f>
         <v/>
       </c>
       <c r="H18" s="144"/>
       <c r="I18" s="114" t="str">
         <f>IF(H18="","$",IF(G18="","$",(H18*G18)))</f>
         <v>$</v>
       </c>
       <c r="J18" s="148"/>
       <c r="K18" s="150" t="str">
         <f>IF(J18&gt;0,(H18/2),"")</f>
         <v/>
       </c>
       <c r="L18" s="114" t="str">
         <f>IF(J18="","$",ROUNDUP(K18*J18,2))</f>
         <v>$</v>
       </c>
       <c r="M18" s="116"/>
       <c r="N18" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O18" s="118" t="str">
         <f t="shared" ref="O18:O26" si="1">IF(M18="","$",ROUNDUP(N18*M18,2))</f>
         <v>$</v>
       </c>
       <c r="P18" s="119" t="str">
         <f>IF(SUM(I18,L18,O18)=0,"$",SUM(I18,L18,O18))</f>
         <v>$</v>
       </c>
     </row>
     <row r="19" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="107"/>
       <c r="B19" s="108"/>
       <c r="C19" s="109"/>
       <c r="D19" s="109"/>
       <c r="E19" s="110"/>
       <c r="F19" s="111"/>
       <c r="G19" s="146" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H19" s="144"/>
       <c r="I19" s="114" t="str">
         <f t="shared" ref="I19:I26" si="2">IF(H19="","$",IF(G19="","$",(H19*G19)))</f>
         <v>$</v>
       </c>
       <c r="J19" s="148"/>
       <c r="K19" s="150" t="str">
         <f t="shared" ref="K19:K25" si="3">IF(J19&gt;0,(H19/2),"")</f>
         <v/>
       </c>
       <c r="L19" s="114" t="str">
         <f t="shared" ref="L19:L24" si="4">IF(J19="","$",ROUNDUP(K19*J19,2))</f>
         <v>$</v>
       </c>
       <c r="M19" s="116"/>
       <c r="N19" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O19" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P19" s="119" t="str">
         <f t="shared" ref="P19:P26" si="5">IF(SUM(I19,L19,O19)=0,"$",SUM(I19,L19,O19))</f>
         <v>$</v>
       </c>
     </row>
     <row r="20" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="107"/>
       <c r="B20" s="108"/>
       <c r="C20" s="109"/>
       <c r="D20" s="109"/>
       <c r="E20" s="110"/>
       <c r="F20" s="111"/>
       <c r="G20" s="146" t="str">
         <f t="shared" ref="G20:G21" si="6">IF(C20="","",((D20-C20)*24)-E20)</f>
         <v/>
       </c>
       <c r="H20" s="144"/>
       <c r="I20" s="114" t="str">
         <f t="shared" ref="I20:I21" si="7">IF(H20="","$",IF(G20="","$",(H20*G20)))</f>
         <v>$</v>
       </c>
       <c r="J20" s="148"/>
       <c r="K20" s="150" t="str">
         <f t="shared" ref="K20:K21" si="8">IF(J20&gt;0,(H20/2),"")</f>
         <v/>
       </c>
       <c r="L20" s="114" t="str">
         <f t="shared" ref="L20:L21" si="9">IF(J20="","$",ROUNDUP(K20*J20,2))</f>
         <v>$</v>
       </c>
       <c r="M20" s="116"/>
       <c r="N20" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O20" s="118" t="str">
         <f t="shared" ref="O20:O21" si="10">IF(M20="","$",ROUNDUP(N20*M20,2))</f>
         <v>$</v>
       </c>
       <c r="P20" s="119" t="str">
         <f t="shared" ref="P20:P21" si="11">IF(SUM(I20,L20,O20)=0,"$",SUM(I20,L20,O20))</f>
         <v>$</v>
       </c>
     </row>
     <row r="21" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="107"/>
       <c r="B21" s="108"/>
       <c r="C21" s="109"/>
       <c r="D21" s="109"/>
       <c r="E21" s="110"/>
       <c r="F21" s="111"/>
       <c r="G21" s="146" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="H21" s="144"/>
       <c r="I21" s="114" t="str">
         <f t="shared" si="7"/>
         <v>$</v>
       </c>
       <c r="J21" s="148"/>
       <c r="K21" s="150" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="L21" s="114" t="str">
         <f t="shared" si="9"/>
         <v>$</v>
       </c>
       <c r="M21" s="116"/>
       <c r="N21" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O21" s="118" t="str">
         <f t="shared" si="10"/>
         <v>$</v>
       </c>
       <c r="P21" s="119" t="str">
         <f t="shared" si="11"/>
         <v>$</v>
       </c>
     </row>
     <row r="22" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="107"/>
       <c r="B22" s="108"/>
       <c r="C22" s="109"/>
       <c r="D22" s="109"/>
       <c r="E22" s="110"/>
       <c r="F22" s="111"/>
       <c r="G22" s="146" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H22" s="144"/>
       <c r="I22" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J22" s="148"/>
       <c r="K22" s="150" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L22" s="114" t="str">
         <f t="shared" si="4"/>
         <v>$</v>
       </c>
       <c r="M22" s="116"/>
       <c r="N22" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O22" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P22" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
     <row r="23" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="107"/>
       <c r="B23" s="108"/>
       <c r="C23" s="109"/>
       <c r="D23" s="109"/>
       <c r="E23" s="110"/>
       <c r="F23" s="111"/>
       <c r="G23" s="146" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H23" s="144"/>
       <c r="I23" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J23" s="148"/>
       <c r="K23" s="150" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L23" s="114" t="str">
         <f t="shared" si="4"/>
         <v>$</v>
       </c>
       <c r="M23" s="116"/>
       <c r="N23" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O23" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P23" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
     <row r="24" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="107"/>
       <c r="B24" s="108"/>
       <c r="C24" s="109"/>
       <c r="D24" s="109"/>
       <c r="E24" s="110"/>
       <c r="F24" s="111"/>
       <c r="G24" s="146" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H24" s="144"/>
       <c r="I24" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J24" s="148"/>
       <c r="K24" s="150" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L24" s="114" t="str">
         <f t="shared" si="4"/>
         <v>$</v>
       </c>
       <c r="M24" s="116"/>
       <c r="N24" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O24" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P24" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
     <row r="25" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="107"/>
       <c r="B25" s="108"/>
       <c r="C25" s="109"/>
       <c r="D25" s="109"/>
       <c r="E25" s="110"/>
       <c r="F25" s="111"/>
       <c r="G25" s="146" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H25" s="144"/>
       <c r="I25" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J25" s="148"/>
       <c r="K25" s="150" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L25" s="114" t="str">
         <f>IF(J25="","$",ROUNDUP(K25*J25,2))</f>
         <v>$</v>
       </c>
       <c r="M25" s="116"/>
       <c r="N25" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O25" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P25" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
     <row r="26" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="107"/>
       <c r="B26" s="108"/>
       <c r="C26" s="109"/>
       <c r="D26" s="109"/>
       <c r="E26" s="110"/>
       <c r="F26" s="111"/>
       <c r="G26" s="146"/>
       <c r="H26" s="144"/>
       <c r="I26" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J26" s="148"/>
       <c r="K26" s="150"/>
       <c r="L26" s="114" t="str">
         <f>IF(J26="","$",ROUNDUP(K26*J26,2))</f>
         <v>$</v>
       </c>
       <c r="M26" s="116"/>
       <c r="N26" s="117">
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O26" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P26" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
     <row r="27" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="120"/>
       <c r="B27" s="121"/>
       <c r="C27" s="121"/>
       <c r="D27" s="121"/>
       <c r="E27" s="121"/>
       <c r="F27" s="121"/>
       <c r="G27" s="131" t="s">
         <v>266</v>
       </c>
       <c r="H27" s="121"/>
       <c r="I27" s="121"/>
       <c r="J27" s="121"/>
       <c r="K27" s="121"/>
       <c r="L27" s="121"/>
@@ -5871,207 +5871,207 @@
       <c r="C28" s="109"/>
       <c r="D28" s="109"/>
       <c r="E28" s="110"/>
       <c r="F28" s="111"/>
       <c r="G28" s="146" t="str">
         <f>IF(C28="","",((D28-C28)*24)-E28)</f>
         <v/>
       </c>
       <c r="H28" s="144"/>
       <c r="I28" s="114" t="str">
         <f>IF(H28="","$",IF(G28="","$",(H28*G28)))</f>
         <v>$</v>
       </c>
       <c r="J28" s="122"/>
       <c r="K28" s="150" t="str">
         <f>IF(J28&gt;0,(H28-7)/2,"")</f>
         <v/>
       </c>
       <c r="L28" s="124" t="str">
         <f>IF(J28="","$",ROUNDUP(K28*J28,2))</f>
         <v>$</v>
       </c>
       <c r="M28" s="125"/>
       <c r="N28" s="117">
         <f>$N$17</f>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O28" s="118" t="str">
         <f>IF(M28="","$",ROUNDUP(N28*M28,2))</f>
         <v>$</v>
       </c>
       <c r="P28" s="119" t="str">
         <f>IF(SUM(I28,L28,O28)=0,"$",SUM(I28,L28,O28))</f>
         <v>$</v>
       </c>
     </row>
     <row r="29" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="107"/>
       <c r="B29" s="108"/>
       <c r="C29" s="109"/>
       <c r="D29" s="109"/>
       <c r="E29" s="110"/>
       <c r="F29" s="111"/>
       <c r="G29" s="146" t="str">
         <f t="shared" ref="G29:G32" si="12">IF(C29="","",((D29-C29)*24)-E29)</f>
         <v/>
       </c>
       <c r="H29" s="144"/>
       <c r="I29" s="114" t="str">
         <f t="shared" ref="I29:I32" si="13">IF(H29="","$",IF(G29="","$",(H29*G29)))</f>
         <v>$</v>
       </c>
       <c r="J29" s="122"/>
       <c r="K29" s="150" t="str">
         <f t="shared" ref="K29:K32" si="14">IF(J29&gt;0,(H29-7)/2,"")</f>
         <v/>
       </c>
       <c r="L29" s="124" t="str">
         <f t="shared" ref="L29:L32" si="15">IF(J29="","$",ROUNDUP(K29*J29,2))</f>
         <v>$</v>
       </c>
       <c r="M29" s="125"/>
       <c r="N29" s="117">
         <f t="shared" ref="N29:N32" si="16">$N$17</f>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O29" s="118" t="str">
         <f t="shared" ref="O29:O32" si="17">IF(M29="","$",ROUNDUP(N29*M29,2))</f>
         <v>$</v>
       </c>
       <c r="P29" s="119" t="str">
         <f t="shared" ref="P29:P32" si="18">IF(SUM(I29,L29,O29)=0,"$",SUM(I29,L29,O29))</f>
         <v>$</v>
       </c>
     </row>
     <row r="30" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="107"/>
       <c r="B30" s="108"/>
       <c r="C30" s="109"/>
       <c r="D30" s="109"/>
       <c r="E30" s="110"/>
       <c r="F30" s="111"/>
       <c r="G30" s="146" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="H30" s="144"/>
       <c r="I30" s="114" t="str">
         <f t="shared" si="13"/>
         <v>$</v>
       </c>
       <c r="J30" s="122"/>
       <c r="K30" s="150" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="L30" s="124" t="str">
         <f t="shared" si="15"/>
         <v>$</v>
       </c>
       <c r="M30" s="125"/>
       <c r="N30" s="117">
         <f t="shared" si="16"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O30" s="118" t="str">
         <f t="shared" si="17"/>
         <v>$</v>
       </c>
       <c r="P30" s="119" t="str">
         <f t="shared" si="18"/>
         <v>$</v>
       </c>
     </row>
     <row r="31" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="107"/>
       <c r="B31" s="108"/>
       <c r="C31" s="109"/>
       <c r="D31" s="109"/>
       <c r="E31" s="110"/>
       <c r="F31" s="111"/>
       <c r="G31" s="146" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="H31" s="144"/>
       <c r="I31" s="114" t="str">
         <f t="shared" si="13"/>
         <v>$</v>
       </c>
       <c r="J31" s="122"/>
       <c r="K31" s="150" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="L31" s="124" t="str">
         <f t="shared" si="15"/>
         <v>$</v>
       </c>
       <c r="M31" s="125"/>
       <c r="N31" s="117">
         <f t="shared" si="16"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O31" s="118" t="str">
         <f t="shared" si="17"/>
         <v>$</v>
       </c>
       <c r="P31" s="119" t="str">
         <f t="shared" si="18"/>
         <v>$</v>
       </c>
     </row>
     <row r="32" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A32" s="107"/>
       <c r="B32" s="108"/>
       <c r="C32" s="109"/>
       <c r="D32" s="109"/>
       <c r="E32" s="110"/>
       <c r="F32" s="111"/>
       <c r="G32" s="147" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="H32" s="144"/>
       <c r="I32" s="114" t="str">
         <f t="shared" si="13"/>
         <v>$</v>
       </c>
       <c r="J32" s="122"/>
       <c r="K32" s="150" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="L32" s="124" t="str">
         <f t="shared" si="15"/>
         <v>$</v>
       </c>
       <c r="M32" s="125"/>
       <c r="N32" s="157">
         <f t="shared" si="16"/>
-        <v>0.65</v>
+        <v>0.68</v>
       </c>
       <c r="O32" s="158" t="str">
         <f t="shared" si="17"/>
         <v>$</v>
       </c>
       <c r="P32" s="119" t="str">
         <f t="shared" si="18"/>
         <v>$</v>
       </c>
     </row>
     <row r="33" spans="1:16" s="34" customFormat="1" ht="14.4" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="91" t="s">
         <v>270</v>
       </c>
       <c r="B33" s="77"/>
       <c r="C33" s="77"/>
       <c r="D33" s="77"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="77"/>
       <c r="H33" s="77"/>
       <c r="I33" s="77"/>
       <c r="J33" s="77"/>
       <c r="K33" s="77"/>
       <c r="L33" s="77"/>
@@ -6194,199 +6194,199 @@
       </c>
       <c r="L38" s="195"/>
       <c r="M38" s="196" t="s">
         <v>55</v>
       </c>
       <c r="N38" s="193"/>
       <c r="O38" s="197"/>
       <c r="P38" s="198"/>
     </row>
     <row r="39" spans="1:16" s="25" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B39" s="72" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="199"/>
       <c r="D39" s="200"/>
       <c r="E39" s="41"/>
       <c r="F39" s="42" t="s">
         <v>57</v>
       </c>
       <c r="G39" s="43" t="s">
         <v>58</v>
       </c>
       <c r="H39" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="I39" s="201" t="s">
+      <c r="I39" s="170" t="s">
         <v>60</v>
       </c>
-      <c r="J39" s="202"/>
-      <c r="K39" s="203" t="str">
+      <c r="J39" s="171"/>
+      <c r="K39" s="201" t="str">
         <f>IF(K8="","",K8)</f>
         <v/>
       </c>
-      <c r="L39" s="189"/>
-      <c r="M39" s="204" t="s">
+      <c r="L39" s="173"/>
+      <c r="M39" s="174" t="s">
         <v>61</v>
       </c>
-      <c r="N39" s="202"/>
-      <c r="O39" s="188" t="s">
+      <c r="N39" s="171"/>
+      <c r="O39" s="172" t="s">
         <v>62</v>
       </c>
-      <c r="P39" s="189"/>
+      <c r="P39" s="173"/>
     </row>
     <row r="40" spans="1:16" s="33" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="72"/>
       <c r="B40" s="73"/>
-      <c r="C40" s="214"/>
-      <c r="D40" s="215"/>
+      <c r="C40" s="168"/>
+      <c r="D40" s="169"/>
       <c r="E40" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F40" s="46">
         <f>IF(I17="","",SUM(I17:I32))</f>
         <v>0</v>
       </c>
       <c r="G40" s="47">
         <f>IF(L17="","",SUM(L17:L32))</f>
         <v>0</v>
       </c>
       <c r="H40" s="48">
         <f>IF(O17="","",SUM(O17:O32))</f>
         <v>0</v>
       </c>
-      <c r="I40" s="201" t="s">
+      <c r="I40" s="170" t="s">
         <v>64</v>
       </c>
-      <c r="J40" s="202"/>
-      <c r="K40" s="188">
+      <c r="J40" s="171"/>
+      <c r="K40" s="172">
         <v>1000</v>
       </c>
-      <c r="L40" s="189"/>
-      <c r="M40" s="204" t="s">
+      <c r="L40" s="173"/>
+      <c r="M40" s="174" t="s">
         <v>65</v>
       </c>
-      <c r="N40" s="202"/>
-[...1 lines deleted...]
-      <c r="P40" s="217"/>
+      <c r="N40" s="171"/>
+      <c r="O40" s="175"/>
+      <c r="P40" s="176"/>
     </row>
     <row r="41" spans="1:16" s="33" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A41" s="205"/>
-[...2 lines deleted...]
-      <c r="D41" s="208"/>
+      <c r="A41" s="177"/>
+      <c r="B41" s="178"/>
+      <c r="C41" s="179"/>
+      <c r="D41" s="180"/>
       <c r="E41" s="49" t="s">
         <v>66</v>
       </c>
       <c r="F41" s="69">
         <v>1935</v>
       </c>
       <c r="G41" s="50" t="s">
         <v>214</v>
       </c>
       <c r="H41" s="51">
         <v>2523</v>
       </c>
-      <c r="I41" s="206" t="s">
+      <c r="I41" s="178" t="s">
         <v>67</v>
       </c>
-      <c r="J41" s="209"/>
-      <c r="K41" s="210" t="s">
+      <c r="J41" s="181"/>
+      <c r="K41" s="182" t="s">
         <v>68</v>
       </c>
-      <c r="L41" s="211"/>
-      <c r="M41" s="205" t="s">
+      <c r="L41" s="183"/>
+      <c r="M41" s="177" t="s">
         <v>69</v>
       </c>
-      <c r="N41" s="206"/>
-[...1 lines deleted...]
-      <c r="P41" s="213"/>
+      <c r="N41" s="178"/>
+      <c r="O41" s="166"/>
+      <c r="P41" s="167"/>
     </row>
     <row r="43" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0" sort="0"/>
   <mergeCells count="60">
-    <mergeCell ref="O41:P41"/>
-[...22 lines deleted...]
-    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="K6:P6"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="I5:P5"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:F7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:F10"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="K13:P13"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="O15:O16"/>
     <mergeCell ref="P15:P16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
-    <mergeCell ref="A11:B11"/>
-[...18 lines deleted...]
-    <mergeCell ref="I5:P5"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="O39:P39"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="M38:N38"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M39:N39"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="M41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="O40:P40"/>
   </mergeCells>
   <phoneticPr fontId="37" type="noConversion"/>
   <dataValidations count="17">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" error="Enter correct code:_x000a_1st four letters of county" sqref="O40:P40" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>Location</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" error="Enter correct organization code: _x000a_[2-digit district code]TC, or_x000a_[2-digit district code]PB" sqref="O38:P38" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>OrganizationUnit</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="Certification Number" prompt="Interpreters who are certified have been issued a &quot;Certification Number&quot;. Interpreters who are not certified must leave this field blank." sqref="K11" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>Organization</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Certification Number" prompt="Interpreters who are certified have been issued a &quot;Certification Number&quot;. Interpreters who are not certified must leave this field blank." sqref="M11" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F28:F32 F17:F26" xr:uid="{00000000-0002-0000-0000-000006000000}">
       <formula1>"yes, no"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="J28:K32 J17:K26" xr:uid="{00000000-0002-0000-0000-000007000000}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Payment Rate" prompt="Enter the pre-approved rate for interpreting time. " sqref="H28:H32 H17:H26" xr:uid="{00000000-0002-0000-0000-000008000000}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" error="Please enter &quot;Yes&quot; or &quot;No&quot;." promptTitle="EFT" sqref="K7" xr:uid="{00000000-0002-0000-0000-000009000000}">
       <formula1>YesorNo</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Mileage" prompt="Enter the pre-approved number of miles to and from _x000a_the assignment, if applicable." sqref="M28:M32 M17:M26" xr:uid="{00000000-0002-0000-0000-00000B000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Language" prompt="Language in which interpreting services were rendered for the billed assignment(s)." sqref="L14:N14" xr:uid="{00000000-0002-0000-0000-00000C000000}"/>
     <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showErrorMessage="1" error="Please enter a date after January 1, 2015." prompt="Current invoice is valid for work completed beginning January 1, 2015." sqref="A28:A32 A17:A26" xr:uid="{00000000-0002-0000-0000-00000D000000}">
       <formula1>42917</formula1>
@@ -6417,685 +6417,685 @@
           <x14:formula1>
             <xm:f>'Drop down'!$A$155:$A$162</xm:f>
           </x14:formula1>
           <xm:sqref>O41:P41</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A83C975E-FB07-4E40-8165-9A2F61E6CE2D}">
           <x14:formula1>
             <xm:f>'Drop down'!$A$166:$A$262</xm:f>
           </x14:formula1>
           <xm:sqref>B28:B32 B17:B26</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BF8EB79-D225-4944-8275-CD4E29B1B19A}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P35"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" topLeftCell="A10" zoomScale="73" zoomScaleNormal="73" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="K10" sqref="K10"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" topLeftCell="A3" zoomScale="73" zoomScaleNormal="73" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="80" workbookViewId="0">
+      <selection activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.90625" style="17" customWidth="1"/>
     <col min="2" max="2" width="34.453125" style="17" customWidth="1"/>
     <col min="3" max="4" width="15.1796875" style="17" customWidth="1"/>
     <col min="5" max="6" width="13" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.54296875" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" style="17" customWidth="1"/>
     <col min="9" max="9" width="13.453125" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.54296875" style="17" customWidth="1"/>
     <col min="11" max="11" width="16.453125" style="17" customWidth="1"/>
     <col min="12" max="12" width="12.1796875" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" style="18" customWidth="1"/>
     <col min="14" max="14" width="9.81640625" style="18" customWidth="1"/>
     <col min="15" max="15" width="12.54296875" style="17" customWidth="1"/>
     <col min="16" max="16" width="15.1796875" style="17" customWidth="1"/>
     <col min="17" max="17" width="3.1796875" style="17" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="168" t="s">
+      <c r="A1" s="215" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="168"/>
-[...13 lines deleted...]
-      <c r="P1" s="168"/>
+      <c r="B1" s="215"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="215"/>
+      <c r="E1" s="215"/>
+      <c r="F1" s="215"/>
+      <c r="G1" s="215"/>
+      <c r="H1" s="215"/>
+      <c r="I1" s="215"/>
+      <c r="J1" s="215"/>
+      <c r="K1" s="215"/>
+      <c r="L1" s="215"/>
+      <c r="M1" s="215"/>
+      <c r="N1" s="215"/>
+      <c r="O1" s="215"/>
+      <c r="P1" s="215"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="168" t="s">
+      <c r="A2" s="215" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="168"/>
-[...13 lines deleted...]
-      <c r="P2" s="168"/>
+      <c r="B2" s="215"/>
+      <c r="C2" s="215"/>
+      <c r="D2" s="215"/>
+      <c r="E2" s="215"/>
+      <c r="F2" s="215"/>
+      <c r="G2" s="215"/>
+      <c r="H2" s="215"/>
+      <c r="I2" s="215"/>
+      <c r="J2" s="215"/>
+      <c r="K2" s="215"/>
+      <c r="L2" s="215"/>
+      <c r="M2" s="215"/>
+      <c r="N2" s="215"/>
+      <c r="O2" s="215"/>
+      <c r="P2" s="215"/>
     </row>
     <row r="3" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="218" t="s">
         <v>346</v>
       </c>
       <c r="B3" s="218"/>
       <c r="C3" s="218"/>
       <c r="D3" s="218"/>
       <c r="E3" s="218"/>
       <c r="F3" s="218"/>
       <c r="G3" s="218"/>
       <c r="H3" s="218"/>
       <c r="I3" s="218"/>
       <c r="J3" s="218"/>
       <c r="K3" s="218"/>
       <c r="L3" s="218"/>
       <c r="M3" s="218"/>
       <c r="N3" s="218"/>
       <c r="O3" s="218"/>
       <c r="P3" s="218"/>
     </row>
     <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="P4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="20" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="170" t="s">
+      <c r="A5" s="217" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="170"/>
-[...4 lines deleted...]
-      <c r="I5" s="170" t="s">
+      <c r="B5" s="217"/>
+      <c r="C5" s="217"/>
+      <c r="D5" s="217"/>
+      <c r="E5" s="217"/>
+      <c r="F5" s="217"/>
+      <c r="I5" s="217" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="170"/>
-[...5 lines deleted...]
-      <c r="P5" s="170"/>
+      <c r="J5" s="217"/>
+      <c r="K5" s="217"/>
+      <c r="L5" s="217"/>
+      <c r="M5" s="217"/>
+      <c r="N5" s="217"/>
+      <c r="O5" s="217"/>
+      <c r="P5" s="217"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="174" t="s">
+      <c r="A6" s="212" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="174"/>
-[...3 lines deleted...]
-      <c r="F6" s="172"/>
+      <c r="B6" s="212"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="204"/>
+      <c r="E6" s="204"/>
+      <c r="F6" s="204"/>
       <c r="J6" s="80" t="s">
         <v>269</v>
       </c>
-      <c r="K6" s="167"/>
-[...4 lines deleted...]
-      <c r="P6" s="167"/>
+      <c r="K6" s="214"/>
+      <c r="L6" s="214"/>
+      <c r="M6" s="214"/>
+      <c r="N6" s="214"/>
+      <c r="O6" s="214"/>
+      <c r="P6" s="214"/>
     </row>
     <row r="7" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="171" t="s">
+      <c r="A7" s="202" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="171"/>
-[...3 lines deleted...]
-      <c r="F7" s="172"/>
+      <c r="B7" s="202"/>
+      <c r="C7" s="204"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
       <c r="I7" s="22"/>
       <c r="J7" s="79" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="23"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
     </row>
     <row r="8" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="173" t="s">
+      <c r="A8" s="211" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="173"/>
-[...3 lines deleted...]
-      <c r="F8" s="172"/>
+      <c r="B8" s="211"/>
+      <c r="C8" s="204"/>
+      <c r="D8" s="204"/>
+      <c r="E8" s="204"/>
+      <c r="F8" s="204"/>
       <c r="I8" s="26"/>
       <c r="J8" s="80" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="81"/>
       <c r="L8" s="81"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="24"/>
     </row>
     <row r="9" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="173" t="s">
+      <c r="A9" s="211" t="s">
         <v>268</v>
       </c>
-      <c r="B9" s="173"/>
-[...3 lines deleted...]
-      <c r="F9" s="172"/>
+      <c r="B9" s="211"/>
+      <c r="C9" s="204"/>
+      <c r="D9" s="204"/>
+      <c r="E9" s="204"/>
+      <c r="F9" s="204"/>
       <c r="I9" s="26"/>
       <c r="J9" s="79" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="134" t="s">
         <v>409</v>
       </c>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
     </row>
     <row r="10" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="173" t="s">
+      <c r="A10" s="211" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="173"/>
-[...3 lines deleted...]
-      <c r="F10" s="172"/>
+      <c r="B10" s="211"/>
+      <c r="C10" s="204"/>
+      <c r="D10" s="204"/>
+      <c r="E10" s="204"/>
+      <c r="F10" s="204"/>
       <c r="I10" s="26"/>
       <c r="J10" s="79" t="s">
         <v>30</v>
       </c>
       <c r="K10" s="23"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
     </row>
     <row r="11" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="171"/>
-[...4 lines deleted...]
-      <c r="F11" s="172"/>
+      <c r="A11" s="202"/>
+      <c r="B11" s="202"/>
+      <c r="C11" s="204"/>
+      <c r="D11" s="204"/>
+      <c r="E11" s="204"/>
+      <c r="F11" s="204"/>
       <c r="I11" s="26"/>
       <c r="J11" s="79" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
       <c r="N11" s="28"/>
       <c r="O11" s="28"/>
       <c r="P11" s="24"/>
     </row>
     <row r="12" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="171" t="s">
+      <c r="A12" s="202" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="171"/>
+      <c r="B12" s="202"/>
       <c r="C12" s="136"/>
       <c r="D12" s="136"/>
       <c r="E12" s="136"/>
       <c r="F12" s="136"/>
       <c r="I12" s="26"/>
       <c r="J12" s="79" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="23"/>
       <c r="O12" s="23"/>
       <c r="P12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="171" t="s">
+      <c r="A13" s="202" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="171"/>
-[...3 lines deleted...]
-      <c r="F13" s="172"/>
+      <c r="B13" s="202"/>
+      <c r="C13" s="204"/>
+      <c r="D13" s="204"/>
+      <c r="E13" s="204"/>
+      <c r="F13" s="204"/>
       <c r="J13" s="80" t="s">
         <v>267</v>
       </c>
-      <c r="K13" s="172"/>
-[...4 lines deleted...]
-      <c r="P13" s="172"/>
+      <c r="K13" s="204"/>
+      <c r="L13" s="204"/>
+      <c r="M13" s="204"/>
+      <c r="N13" s="204"/>
+      <c r="O13" s="204"/>
+      <c r="P13" s="204"/>
     </row>
     <row r="14" spans="1:16" s="25" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J14" s="29"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="31"/>
     </row>
     <row r="15" spans="1:16" s="32" customFormat="1" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="176" t="s">
+      <c r="A15" s="186" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="178" t="s">
+      <c r="B15" s="205" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="178" t="s">
+      <c r="C15" s="205" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="178" t="s">
+      <c r="D15" s="205" t="s">
         <v>38</v>
       </c>
-      <c r="E15" s="178" t="s">
+      <c r="E15" s="205" t="s">
         <v>39</v>
       </c>
-      <c r="F15" s="180" t="s">
+      <c r="F15" s="188" t="s">
         <v>215</v>
       </c>
-      <c r="G15" s="176" t="s">
+      <c r="G15" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H15" s="180" t="s">
+      <c r="H15" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="I15" s="182" t="s">
+      <c r="I15" s="184" t="s">
         <v>42</v>
       </c>
-      <c r="J15" s="176" t="s">
+      <c r="J15" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="K15" s="180" t="s">
+      <c r="K15" s="188" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="182" t="s">
+      <c r="L15" s="184" t="s">
         <v>45</v>
       </c>
-      <c r="M15" s="182" t="s">
+      <c r="M15" s="184" t="s">
         <v>46</v>
       </c>
-      <c r="N15" s="184" t="s">
+      <c r="N15" s="207" t="s">
         <v>47</v>
       </c>
-      <c r="O15" s="186" t="s">
+      <c r="O15" s="209" t="s">
         <v>48</v>
       </c>
-      <c r="P15" s="186" t="s">
+      <c r="P15" s="209" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:16" s="33" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="177"/>
-[...16 lines deleted...]
-    <row r="17" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="187"/>
+      <c r="B16" s="206"/>
+      <c r="C16" s="206"/>
+      <c r="D16" s="206"/>
+      <c r="E16" s="206"/>
+      <c r="F16" s="189"/>
+      <c r="G16" s="187"/>
+      <c r="H16" s="189"/>
+      <c r="I16" s="185"/>
+      <c r="J16" s="187"/>
+      <c r="K16" s="189"/>
+      <c r="L16" s="185"/>
+      <c r="M16" s="185"/>
+      <c r="N16" s="208"/>
+      <c r="O16" s="210"/>
+      <c r="P16" s="210"/>
+    </row>
+    <row r="17" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="107"/>
       <c r="B17" s="108"/>
       <c r="C17" s="109"/>
       <c r="D17" s="109"/>
       <c r="E17" s="110"/>
       <c r="F17" s="111"/>
       <c r="G17" s="112" t="str">
         <f>IF(C17="","",((D17-C17)*24)-E17)</f>
         <v/>
       </c>
       <c r="H17" s="135"/>
       <c r="I17" s="114" t="str">
         <f>IF(H17="","$",IF(G17="","$",(H17*G17)))</f>
         <v>$</v>
       </c>
       <c r="J17" s="115"/>
       <c r="K17" s="143" t="str">
         <f>IF(J17&gt;0,(H17/2),"")</f>
         <v/>
       </c>
       <c r="L17" s="114" t="str">
         <f>IF(J17="","$",ROUNDUP(K17*J17,2))</f>
         <v>$</v>
       </c>
       <c r="M17" s="152"/>
       <c r="N17" s="153">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="O17" s="154" t="str">
         <f>IF(M17="","$",ROUNDUP(N17*M17,2))</f>
         <v>$</v>
       </c>
       <c r="P17" s="119" t="str">
         <f>IF(SUM(I17,L17,O17)=0,"$",SUM(I17,L17,O17))</f>
         <v>$</v>
       </c>
     </row>
-    <row r="18" spans="1:16" s="34" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" s="34" customFormat="1" ht="28.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="107"/>
       <c r="B18" s="108"/>
       <c r="C18" s="109"/>
       <c r="D18" s="109"/>
       <c r="E18" s="110"/>
       <c r="F18" s="111"/>
       <c r="G18" s="112" t="str">
         <f t="shared" ref="G18:G24" si="0">IF(C18="","",((D18-C18)*24)-E18)</f>
         <v/>
       </c>
       <c r="H18" s="135"/>
       <c r="I18" s="114" t="str">
         <f>IF(H18="","$",IF(G18="","$",(H18*G18)))</f>
         <v>$</v>
       </c>
       <c r="J18" s="115"/>
       <c r="K18" s="143" t="str">
         <f>IF(J18&gt;0,(H18/2),"")</f>
         <v/>
       </c>
       <c r="L18" s="114" t="str">
         <f>IF(J18="","$",ROUNDUP(K18*J18,2))</f>
         <v>$</v>
       </c>
       <c r="M18" s="116"/>
-      <c r="N18" s="117">
-        <v>0.63</v>
+      <c r="N18" s="153">
+        <v>0.68</v>
       </c>
       <c r="O18" s="118" t="str">
         <f t="shared" ref="O18:O24" si="1">IF(M18="","$",ROUNDUP(N18*M18,2))</f>
         <v>$</v>
       </c>
       <c r="P18" s="119" t="str">
         <f>IF(SUM(I18,L18,O18)=0,"$",SUM(I18,L18,O18))</f>
         <v>$</v>
       </c>
     </row>
-    <row r="19" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="107"/>
       <c r="B19" s="108"/>
       <c r="C19" s="109"/>
       <c r="D19" s="109"/>
       <c r="E19" s="110"/>
       <c r="F19" s="111"/>
       <c r="G19" s="112" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H19" s="135"/>
       <c r="I19" s="114" t="str">
         <f t="shared" ref="I19:I24" si="2">IF(H19="","$",IF(G19="","$",(H19*G19)))</f>
         <v>$</v>
       </c>
       <c r="J19" s="115"/>
       <c r="K19" s="143" t="str">
         <f t="shared" ref="K19:K24" si="3">IF(J19&gt;0,(H19/2),"")</f>
         <v/>
       </c>
       <c r="L19" s="114" t="str">
         <f t="shared" ref="L19:L22" si="4">IF(J19="","$",ROUNDUP(K19*J19,2))</f>
         <v>$</v>
       </c>
       <c r="M19" s="116"/>
-      <c r="N19" s="117">
-        <v>0.63</v>
+      <c r="N19" s="153">
+        <v>0.68</v>
       </c>
       <c r="O19" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P19" s="119" t="str">
         <f t="shared" ref="P19:P24" si="5">IF(SUM(I19,L19,O19)=0,"$",SUM(I19,L19,O19))</f>
         <v>$</v>
       </c>
     </row>
-    <row r="20" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A20" s="107"/>
       <c r="B20" s="108"/>
       <c r="C20" s="109"/>
       <c r="D20" s="109"/>
       <c r="E20" s="110"/>
       <c r="F20" s="111"/>
       <c r="G20" s="112" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H20" s="135"/>
       <c r="I20" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J20" s="115"/>
       <c r="K20" s="143" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L20" s="114" t="str">
         <f t="shared" si="4"/>
         <v>$</v>
       </c>
       <c r="M20" s="116"/>
-      <c r="N20" s="117">
-        <v>0.63</v>
+      <c r="N20" s="153">
+        <v>0.68</v>
       </c>
       <c r="O20" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P20" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
-    <row r="21" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A21" s="107"/>
       <c r="B21" s="108"/>
       <c r="C21" s="109"/>
       <c r="D21" s="109"/>
       <c r="E21" s="110"/>
       <c r="F21" s="111"/>
       <c r="G21" s="112" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H21" s="135"/>
       <c r="I21" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J21" s="115"/>
       <c r="K21" s="143" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L21" s="114" t="str">
         <f t="shared" si="4"/>
         <v>$</v>
       </c>
       <c r="M21" s="116"/>
-      <c r="N21" s="117">
-        <v>0.63</v>
+      <c r="N21" s="153">
+        <v>0.68</v>
       </c>
       <c r="O21" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P21" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
-    <row r="22" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="107"/>
       <c r="B22" s="108"/>
       <c r="C22" s="109"/>
       <c r="D22" s="109"/>
       <c r="E22" s="110"/>
       <c r="F22" s="111"/>
       <c r="G22" s="112" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H22" s="135"/>
       <c r="I22" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J22" s="115"/>
       <c r="K22" s="143" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L22" s="114" t="str">
         <f t="shared" si="4"/>
         <v>$</v>
       </c>
       <c r="M22" s="116"/>
-      <c r="N22" s="117">
-        <v>0.63</v>
+      <c r="N22" s="153">
+        <v>0.68</v>
       </c>
       <c r="O22" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P22" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
-    <row r="23" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A23" s="107"/>
       <c r="B23" s="108"/>
       <c r="C23" s="109"/>
       <c r="D23" s="109"/>
       <c r="E23" s="110"/>
       <c r="F23" s="111"/>
       <c r="G23" s="112" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H23" s="135"/>
       <c r="I23" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J23" s="115"/>
       <c r="K23" s="143" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L23" s="114" t="str">
         <f>IF(J23="","$",ROUNDUP(K23*J23,2))</f>
         <v>$</v>
       </c>
       <c r="M23" s="116"/>
-      <c r="N23" s="117">
-        <v>0.63</v>
+      <c r="N23" s="153">
+        <v>0.68</v>
       </c>
       <c r="O23" s="118" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P23" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
-    <row r="24" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:16" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="107"/>
       <c r="B24" s="108"/>
       <c r="C24" s="109"/>
       <c r="D24" s="109"/>
       <c r="E24" s="110"/>
       <c r="F24" s="111"/>
       <c r="G24" s="112" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H24" s="135"/>
       <c r="I24" s="114" t="str">
         <f t="shared" si="2"/>
         <v>$</v>
       </c>
       <c r="J24" s="115"/>
       <c r="K24" s="143" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L24" s="114" t="str">
         <f>IF(J24="","$",ROUNDUP(K24*J24,2))</f>
         <v>$</v>
       </c>
       <c r="M24" s="156"/>
-      <c r="N24" s="157">
-        <v>0.63</v>
+      <c r="N24" s="153">
+        <v>0.68</v>
       </c>
       <c r="O24" s="158" t="str">
         <f t="shared" si="1"/>
         <v>$</v>
       </c>
       <c r="P24" s="119" t="str">
         <f t="shared" si="5"/>
         <v>$</v>
       </c>
     </row>
     <row r="25" spans="1:16" s="34" customFormat="1" ht="14.4" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A25" s="91" t="s">
         <v>270</v>
       </c>
       <c r="B25" s="132"/>
       <c r="C25" s="132"/>
       <c r="D25" s="132"/>
       <c r="E25" s="132"/>
       <c r="F25" s="132"/>
       <c r="G25" s="132"/>
       <c r="H25" s="132"/>
       <c r="I25" s="132"/>
       <c r="J25" s="132"/>
       <c r="K25" s="132"/>
       <c r="L25" s="132"/>
@@ -7220,197 +7220,197 @@
       <c r="L30" s="195"/>
       <c r="M30" s="196" t="s">
         <v>55</v>
       </c>
       <c r="N30" s="193"/>
       <c r="O30" s="197"/>
       <c r="P30" s="198"/>
     </row>
     <row r="31" spans="1:16" s="25" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="161"/>
       <c r="B31" s="73" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="199"/>
       <c r="D31" s="200"/>
       <c r="E31" s="41"/>
       <c r="F31" s="42" t="s">
         <v>57</v>
       </c>
       <c r="G31" s="43" t="s">
         <v>58</v>
       </c>
       <c r="H31" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="I31" s="201" t="s">
+      <c r="I31" s="170" t="s">
         <v>60</v>
       </c>
-      <c r="J31" s="202"/>
-      <c r="K31" s="203" t="str">
+      <c r="J31" s="171"/>
+      <c r="K31" s="201" t="str">
         <f>IF(K8="","",K8)</f>
         <v/>
       </c>
-      <c r="L31" s="189"/>
-      <c r="M31" s="204" t="s">
+      <c r="L31" s="173"/>
+      <c r="M31" s="174" t="s">
         <v>61</v>
       </c>
-      <c r="N31" s="202"/>
-      <c r="O31" s="188" t="s">
+      <c r="N31" s="171"/>
+      <c r="O31" s="172" t="s">
         <v>62</v>
       </c>
-      <c r="P31" s="189"/>
+      <c r="P31" s="173"/>
     </row>
     <row r="32" spans="1:16" s="33" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="162"/>
       <c r="B32" s="73"/>
-      <c r="C32" s="214"/>
-      <c r="D32" s="215"/>
+      <c r="C32" s="168"/>
+      <c r="D32" s="169"/>
       <c r="E32" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F32" s="46">
         <f>IF(I17="","",SUM(I17:I24))</f>
         <v>0</v>
       </c>
       <c r="G32" s="47">
         <f>IF(L17="","",SUM(L17:L24))</f>
         <v>0</v>
       </c>
       <c r="H32" s="48">
         <f>IF(O17="","",SUM(O17:O24))</f>
         <v>0</v>
       </c>
-      <c r="I32" s="201" t="s">
+      <c r="I32" s="170" t="s">
         <v>64</v>
       </c>
-      <c r="J32" s="202"/>
-      <c r="K32" s="188">
+      <c r="J32" s="171"/>
+      <c r="K32" s="172">
         <v>1000</v>
       </c>
-      <c r="L32" s="189"/>
-      <c r="M32" s="204" t="s">
+      <c r="L32" s="173"/>
+      <c r="M32" s="174" t="s">
         <v>65</v>
       </c>
-      <c r="N32" s="202"/>
-[...1 lines deleted...]
-      <c r="P32" s="217"/>
+      <c r="N32" s="171"/>
+      <c r="O32" s="175"/>
+      <c r="P32" s="176"/>
     </row>
     <row r="33" spans="1:16" s="33" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="163"/>
       <c r="B33" s="159"/>
-      <c r="C33" s="207"/>
-      <c r="D33" s="208"/>
+      <c r="C33" s="179"/>
+      <c r="D33" s="180"/>
       <c r="E33" s="49" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="69">
         <v>1935</v>
       </c>
       <c r="G33" s="50" t="s">
         <v>214</v>
       </c>
       <c r="H33" s="51">
         <v>2523</v>
       </c>
-      <c r="I33" s="206" t="s">
+      <c r="I33" s="178" t="s">
         <v>67</v>
       </c>
-      <c r="J33" s="209"/>
-      <c r="K33" s="210" t="s">
+      <c r="J33" s="181"/>
+      <c r="K33" s="182" t="s">
         <v>68</v>
       </c>
-      <c r="L33" s="211"/>
-      <c r="M33" s="205" t="s">
+      <c r="L33" s="183"/>
+      <c r="M33" s="177" t="s">
         <v>69</v>
       </c>
-      <c r="N33" s="206"/>
-[...1 lines deleted...]
-      <c r="P33" s="213"/>
+      <c r="N33" s="178"/>
+      <c r="O33" s="166"/>
+      <c r="P33" s="167"/>
     </row>
     <row r="35" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0" sort="0"/>
   <mergeCells count="58">
-    <mergeCell ref="L15:L16"/>
-[...20 lines deleted...]
-    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="K6:P6"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="I5:P5"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:F7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="O30:P30"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="K13:P13"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="O15:O16"/>
     <mergeCell ref="P15:P16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="C13:F13"/>
-[...18 lines deleted...]
-    <mergeCell ref="I5:P5"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="J15:J16"/>
   </mergeCells>
   <dataValidations count="18">
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Language combination" prompt="Enter your interpretation language  " sqref="K13:P13" xr:uid="{8F0F0A07-54AD-4DC0-8229-363732DF1B8D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Invoice submission date" prompt="Enter the date you are submitting your invoice " sqref="K8:L8" xr:uid="{6BE99D3A-C9FE-417E-9826-786F27419C14}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Interpreter invoice number" prompt="Enter your interpreter invoice number " sqref="K6:P6" xr:uid="{6DB67CC1-B7B0-42A3-9513-1233F6DE0ED5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Billing Address" prompt="Enter your billing address including street address, city, state and zip code " sqref="C10:F10" xr:uid="{D1C98CCE-D0ED-4FB1-8401-755658D53476}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="CORE Vendor Number" prompt="Enter your vendor number with the Colorado Judicial Branch" sqref="C8:F8" xr:uid="{D61F2EA4-C6ED-4399-B986-079DA42BCEF1}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Interpreter’s Full Name" prompt="Enter your full name" sqref="C6:F6" xr:uid="{4B021BB2-C1D0-4198-8B32-ECA536322F71}"/>
     <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showErrorMessage="1" error="Please enter a date after January 1, 2015." prompt="Current invoice is valid for work completed beginning January 1, 2015." sqref="A17:A24" xr:uid="{17B22CA6-5C3C-4E39-A2CA-92B4CD387E4F}">
       <formula1>42917</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Language" prompt="Language in which interpreting services were rendered for the billed assignment(s)." sqref="L14:N14" xr:uid="{2E15E1AB-0BFB-4E0B-B8AF-87EB08DA63E8}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Mileage" prompt="Enter the pre-approved number of miles to and from _x000a_the assignment, if applicable." sqref="M17:M24" xr:uid="{35C5CF91-793C-495B-9B2B-74B7390E1E66}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L10:N10" xr:uid="{2E4E0251-D319-423C-AB8A-63FD1B5C916A}">
       <formula1>DistrictCounties</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" error="Please enter &quot;Yes&quot; or &quot;No&quot;." promptTitle="EFT" sqref="K7" xr:uid="{B177EE23-637D-42EE-92D0-95B0D2ADE39D}">
       <formula1>YesorNo</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Payment Rate" prompt="Enter the pre-approved rate for interpreting time. " sqref="H17:H24" xr:uid="{60E9BEAC-4A90-496E-BE37-DE2201AD98CC}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="J17:K24" xr:uid="{096D3C12-BFF9-4272-B8D8-426EBBED50CC}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F17:F24" xr:uid="{F5C57782-B754-4660-8165-B7EBF6FAD902}">
       <formula1>"yes, no"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Certification Number" prompt="Interpreters who are certified have been issued a &quot;Certification Number&quot;. Interpreters who are not certified must leave this field blank." sqref="M11" xr:uid="{2C96C6BE-DC74-4A25-BC5A-5CA5CDE65181}"/>
@@ -9039,225 +9039,225 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AU20"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" view="pageLayout" zoomScale="90" zoomScaleNormal="90" zoomScalePageLayoutView="90" workbookViewId="0">
       <selection activeCell="O9" sqref="O9:P11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.81640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.54296875" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.1796875" style="4" customWidth="1"/>
     <col min="4" max="4" width="9.1796875" style="4" customWidth="1"/>
     <col min="5" max="5" width="9.453125" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.81640625" style="4" customWidth="1"/>
     <col min="7" max="14" width="4.54296875" style="4" customWidth="1"/>
     <col min="15" max="15" width="10" style="4" customWidth="1"/>
     <col min="16" max="16" width="20.1796875" style="4" customWidth="1"/>
     <col min="17" max="16384" width="9.1796875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:47" s="2" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="232" t="s">
+      <c r="A1" s="243" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="232"/>
-[...13 lines deleted...]
-      <c r="P1" s="232"/>
+      <c r="B1" s="243"/>
+      <c r="C1" s="243"/>
+      <c r="D1" s="243"/>
+      <c r="E1" s="243"/>
+      <c r="F1" s="243"/>
+      <c r="G1" s="243"/>
+      <c r="H1" s="243"/>
+      <c r="I1" s="243"/>
+      <c r="J1" s="243"/>
+      <c r="K1" s="243"/>
+      <c r="L1" s="243"/>
+      <c r="M1" s="243"/>
+      <c r="N1" s="243"/>
+      <c r="O1" s="243"/>
+      <c r="P1" s="243"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
     </row>
     <row r="2" spans="1:47" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="233" t="s">
+      <c r="A2" s="244" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="233"/>
-[...13 lines deleted...]
-      <c r="P2" s="233"/>
+      <c r="B2" s="244"/>
+      <c r="C2" s="244"/>
+      <c r="D2" s="244"/>
+      <c r="E2" s="244"/>
+      <c r="F2" s="244"/>
+      <c r="G2" s="244"/>
+      <c r="H2" s="244"/>
+      <c r="I2" s="244"/>
+      <c r="J2" s="244"/>
+      <c r="K2" s="244"/>
+      <c r="L2" s="244"/>
+      <c r="M2" s="244"/>
+      <c r="N2" s="244"/>
+      <c r="O2" s="244"/>
+      <c r="P2" s="244"/>
     </row>
     <row r="3" spans="1:47" x14ac:dyDescent="0.25">
-      <c r="A3" s="221" t="s">
+      <c r="A3" s="232" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="222"/>
-[...7 lines deleted...]
-      <c r="K3" s="221" t="s">
+      <c r="B3" s="233"/>
+      <c r="C3" s="234"/>
+      <c r="D3" s="251"/>
+      <c r="E3" s="251"/>
+      <c r="F3" s="251"/>
+      <c r="G3" s="251"/>
+      <c r="H3" s="251"/>
+      <c r="I3" s="252"/>
+      <c r="K3" s="232" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="222"/>
-[...3 lines deleted...]
-      <c r="P3" s="236"/>
+      <c r="L3" s="233"/>
+      <c r="M3" s="234"/>
+      <c r="N3" s="245"/>
+      <c r="O3" s="246"/>
+      <c r="P3" s="247"/>
     </row>
     <row r="4" spans="1:47" x14ac:dyDescent="0.25">
-      <c r="A4" s="224"/>
-[...13 lines deleted...]
-      <c r="P4" s="239"/>
+      <c r="A4" s="235"/>
+      <c r="B4" s="236"/>
+      <c r="C4" s="237"/>
+      <c r="D4" s="253"/>
+      <c r="E4" s="253"/>
+      <c r="F4" s="253"/>
+      <c r="G4" s="253"/>
+      <c r="H4" s="253"/>
+      <c r="I4" s="254"/>
+      <c r="K4" s="235"/>
+      <c r="L4" s="236"/>
+      <c r="M4" s="237"/>
+      <c r="N4" s="248"/>
+      <c r="O4" s="249"/>
+      <c r="P4" s="250"/>
     </row>
     <row r="5" spans="1:47" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="82"/>
       <c r="I5" s="82"/>
       <c r="J5" s="82"/>
       <c r="K5" s="82"/>
       <c r="L5" s="82"/>
       <c r="M5" s="82"/>
     </row>
     <row r="6" spans="1:47" x14ac:dyDescent="0.25">
-      <c r="A6" s="221" t="s">
+      <c r="A6" s="232" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="222"/>
-[...13 lines deleted...]
-      <c r="P6" s="228"/>
+      <c r="B6" s="233"/>
+      <c r="C6" s="234"/>
+      <c r="D6" s="238"/>
+      <c r="E6" s="238"/>
+      <c r="F6" s="238"/>
+      <c r="G6" s="238"/>
+      <c r="H6" s="238"/>
+      <c r="I6" s="238"/>
+      <c r="J6" s="238"/>
+      <c r="K6" s="238"/>
+      <c r="L6" s="238"/>
+      <c r="M6" s="238"/>
+      <c r="N6" s="238"/>
+      <c r="O6" s="238"/>
+      <c r="P6" s="239"/>
     </row>
     <row r="7" spans="1:47" x14ac:dyDescent="0.25">
-      <c r="A7" s="224"/>
-[...14 lines deleted...]
-      <c r="P7" s="230"/>
+      <c r="A7" s="235"/>
+      <c r="B7" s="236"/>
+      <c r="C7" s="237"/>
+      <c r="D7" s="240"/>
+      <c r="E7" s="240"/>
+      <c r="F7" s="240"/>
+      <c r="G7" s="240"/>
+      <c r="H7" s="240"/>
+      <c r="I7" s="240"/>
+      <c r="J7" s="240"/>
+      <c r="K7" s="240"/>
+      <c r="L7" s="240"/>
+      <c r="M7" s="240"/>
+      <c r="N7" s="240"/>
+      <c r="O7" s="240"/>
+      <c r="P7" s="241"/>
     </row>
     <row r="8" spans="1:47" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
-      <c r="H8" s="231"/>
-[...4 lines deleted...]
-      <c r="M8" s="231"/>
+      <c r="H8" s="242"/>
+      <c r="I8" s="242"/>
+      <c r="J8" s="242"/>
+      <c r="K8" s="242"/>
+      <c r="L8" s="242"/>
+      <c r="M8" s="242"/>
     </row>
     <row r="9" spans="1:47" ht="68.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="87" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="87" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="87" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="89" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="106" t="s">
         <v>8</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>10</v>
@@ -9298,52 +9298,52 @@
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="13"/>
       <c r="O10" s="85"/>
       <c r="P10" s="86"/>
     </row>
     <row r="11" spans="1:47" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="10"/>
       <c r="B11" s="137"/>
       <c r="C11" s="52"/>
       <c r="D11" s="138"/>
       <c r="E11" s="139"/>
       <c r="F11" s="54"/>
       <c r="G11" s="52"/>
       <c r="H11" s="55"/>
       <c r="I11" s="55"/>
       <c r="J11" s="55"/>
       <c r="K11" s="55"/>
       <c r="L11" s="55"/>
       <c r="M11" s="55"/>
       <c r="N11" s="53"/>
-      <c r="O11" s="244"/>
-      <c r="P11" s="245"/>
+      <c r="O11" s="221"/>
+      <c r="P11" s="222"/>
     </row>
     <row r="12" spans="1:47" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="10"/>
       <c r="B12" s="140"/>
       <c r="C12" s="56"/>
       <c r="D12" s="141"/>
       <c r="E12" s="142"/>
       <c r="F12" s="58"/>
       <c r="G12" s="56"/>
       <c r="H12" s="59"/>
       <c r="I12" s="59"/>
       <c r="J12" s="59"/>
       <c r="K12" s="59"/>
       <c r="L12" s="59"/>
       <c r="M12" s="59"/>
       <c r="N12" s="57"/>
       <c r="O12" s="219"/>
       <c r="P12" s="220"/>
     </row>
     <row r="13" spans="1:47" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="10"/>
       <c r="B13" s="140"/>
       <c r="C13" s="56"/>
       <c r="D13" s="141"/>
       <c r="E13" s="142"/>
@@ -9424,134 +9424,134 @@
       <c r="H17" s="59"/>
       <c r="I17" s="59"/>
       <c r="J17" s="59"/>
       <c r="K17" s="59"/>
       <c r="L17" s="59"/>
       <c r="M17" s="59"/>
       <c r="N17" s="57"/>
       <c r="O17" s="219"/>
       <c r="P17" s="220"/>
     </row>
     <row r="18" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="10"/>
       <c r="B18" s="60"/>
       <c r="C18" s="60"/>
       <c r="D18" s="60"/>
       <c r="E18" s="61"/>
       <c r="F18" s="62"/>
       <c r="G18" s="60"/>
       <c r="H18" s="63"/>
       <c r="I18" s="63"/>
       <c r="J18" s="63"/>
       <c r="K18" s="63"/>
       <c r="L18" s="63"/>
       <c r="M18" s="63"/>
       <c r="N18" s="61"/>
-      <c r="O18" s="246"/>
-      <c r="P18" s="247"/>
+      <c r="O18" s="223"/>
+      <c r="P18" s="224"/>
     </row>
     <row r="19" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14"/>
       <c r="B19" s="14"/>
-      <c r="F19" s="248"/>
-      <c r="G19" s="249" t="str">
+      <c r="F19" s="225"/>
+      <c r="G19" s="226" t="str">
         <f t="shared" ref="G19:N19" si="0">IF(SUM(G11:G18)=0,"",SUM(G11:G18))</f>
         <v/>
       </c>
-      <c r="H19" s="251" t="str">
+      <c r="H19" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="I19" s="251" t="str">
+      <c r="I19" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J19" s="251" t="str">
+      <c r="J19" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="K19" s="251" t="str">
+      <c r="K19" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="L19" s="251" t="str">
+      <c r="L19" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="M19" s="251" t="str">
+      <c r="M19" s="228" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="N19" s="253" t="str">
+      <c r="N19" s="230" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" s="64"/>
       <c r="B20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="F20" s="248"/>
-[...7 lines deleted...]
-      <c r="N20" s="254"/>
+      <c r="F20" s="225"/>
+      <c r="G20" s="227"/>
+      <c r="H20" s="229"/>
+      <c r="I20" s="229"/>
+      <c r="J20" s="229"/>
+      <c r="K20" s="229"/>
+      <c r="L20" s="229"/>
+      <c r="M20" s="229"/>
+      <c r="N20" s="231"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="26">
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="A6:C7"/>
+    <mergeCell ref="D6:P7"/>
+    <mergeCell ref="H8:M8"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:C4"/>
+    <mergeCell ref="K3:M4"/>
+    <mergeCell ref="N3:P4"/>
+    <mergeCell ref="D3:I4"/>
     <mergeCell ref="O16:P16"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="O15:P15"/>
     <mergeCell ref="O18:P18"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="O13:P13"/>
-    <mergeCell ref="O14:P14"/>
-[...8 lines deleted...]
-    <mergeCell ref="D3:I4"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.4" right="0.4" top="0.4" bottom="0.4" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC1B4234-8870-4178-9C83-B9E37FD9DE6E}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:L52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B52" sqref="B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.1796875" customWidth="1"/>
     <col min="2" max="2" width="41.36328125" customWidth="1"/>
   </cols>
   <sheetData>
@@ -10438,391 +10438,391 @@
     <sheetView showGridLines="0" showRuler="0" topLeftCell="A17" zoomScale="76" zoomScaleNormal="76" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="N17" sqref="N17:N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.90625" style="17" customWidth="1"/>
     <col min="2" max="2" width="34.453125" style="17" customWidth="1"/>
     <col min="3" max="4" width="15.1796875" style="17" customWidth="1"/>
     <col min="5" max="6" width="13" style="17" customWidth="1"/>
     <col min="7" max="7" width="12.54296875" style="17" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" style="17" customWidth="1"/>
     <col min="9" max="9" width="13.453125" style="17" customWidth="1"/>
     <col min="10" max="10" width="10.54296875" style="17" customWidth="1"/>
     <col min="11" max="11" width="16.453125" style="17" customWidth="1"/>
     <col min="12" max="12" width="12.1796875" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.1796875" style="18" customWidth="1"/>
     <col min="14" max="14" width="9.81640625" style="18" customWidth="1"/>
     <col min="15" max="15" width="12.54296875" style="17" customWidth="1"/>
     <col min="16" max="16" width="15.1796875" style="17" customWidth="1"/>
     <col min="17" max="17" width="3.1796875" style="17" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="17"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="16" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="168" t="s">
+      <c r="A1" s="215" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="168"/>
-[...13 lines deleted...]
-      <c r="P1" s="168"/>
+      <c r="B1" s="215"/>
+      <c r="C1" s="215"/>
+      <c r="D1" s="215"/>
+      <c r="E1" s="215"/>
+      <c r="F1" s="215"/>
+      <c r="G1" s="215"/>
+      <c r="H1" s="215"/>
+      <c r="I1" s="215"/>
+      <c r="J1" s="215"/>
+      <c r="K1" s="215"/>
+      <c r="L1" s="215"/>
+      <c r="M1" s="215"/>
+      <c r="N1" s="215"/>
+      <c r="O1" s="215"/>
+      <c r="P1" s="215"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="168" t="s">
+      <c r="A2" s="215" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="168"/>
-[...13 lines deleted...]
-      <c r="P2" s="168"/>
+      <c r="B2" s="215"/>
+      <c r="C2" s="215"/>
+      <c r="D2" s="215"/>
+      <c r="E2" s="215"/>
+      <c r="F2" s="215"/>
+      <c r="G2" s="215"/>
+      <c r="H2" s="215"/>
+      <c r="I2" s="215"/>
+      <c r="J2" s="215"/>
+      <c r="K2" s="215"/>
+      <c r="L2" s="215"/>
+      <c r="M2" s="215"/>
+      <c r="N2" s="215"/>
+      <c r="O2" s="215"/>
+      <c r="P2" s="215"/>
     </row>
     <row r="3" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A3" s="169" t="s">
+      <c r="A3" s="216" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="169"/>
-[...13 lines deleted...]
-      <c r="P3" s="169"/>
+      <c r="B3" s="216"/>
+      <c r="C3" s="216"/>
+      <c r="D3" s="216"/>
+      <c r="E3" s="216"/>
+      <c r="F3" s="216"/>
+      <c r="G3" s="216"/>
+      <c r="H3" s="216"/>
+      <c r="I3" s="216"/>
+      <c r="J3" s="216"/>
+      <c r="K3" s="216"/>
+      <c r="L3" s="216"/>
+      <c r="M3" s="216"/>
+      <c r="N3" s="216"/>
+      <c r="O3" s="216"/>
+      <c r="P3" s="216"/>
     </row>
     <row r="4" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="P4" s="19"/>
     </row>
     <row r="5" spans="1:16" s="20" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="170" t="s">
+      <c r="A5" s="217" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="170"/>
-[...4 lines deleted...]
-      <c r="I5" s="170" t="s">
+      <c r="B5" s="217"/>
+      <c r="C5" s="217"/>
+      <c r="D5" s="217"/>
+      <c r="E5" s="217"/>
+      <c r="F5" s="217"/>
+      <c r="I5" s="217" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="170"/>
-[...5 lines deleted...]
-      <c r="P5" s="170"/>
+      <c r="J5" s="217"/>
+      <c r="K5" s="217"/>
+      <c r="L5" s="217"/>
+      <c r="M5" s="217"/>
+      <c r="N5" s="217"/>
+      <c r="O5" s="217"/>
+      <c r="P5" s="217"/>
     </row>
     <row r="6" spans="1:16" s="21" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="174" t="s">
+      <c r="A6" s="212" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="174"/>
-      <c r="C6" s="172" t="s">
+      <c r="B6" s="212"/>
+      <c r="C6" s="204" t="s">
         <v>275</v>
       </c>
-      <c r="D6" s="172"/>
-[...1 lines deleted...]
-      <c r="F6" s="172"/>
+      <c r="D6" s="204"/>
+      <c r="E6" s="204"/>
+      <c r="F6" s="204"/>
       <c r="J6" s="80" t="s">
         <v>269</v>
       </c>
-      <c r="K6" s="167" t="s">
+      <c r="K6" s="214" t="s">
         <v>410</v>
       </c>
-      <c r="L6" s="167"/>
-[...3 lines deleted...]
-      <c r="P6" s="167"/>
+      <c r="L6" s="214"/>
+      <c r="M6" s="214"/>
+      <c r="N6" s="214"/>
+      <c r="O6" s="214"/>
+      <c r="P6" s="214"/>
     </row>
     <row r="7" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="171" t="s">
+      <c r="A7" s="202" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="171"/>
-[...3 lines deleted...]
-      <c r="F7" s="172"/>
+      <c r="B7" s="202"/>
+      <c r="C7" s="204"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="204"/>
+      <c r="F7" s="204"/>
       <c r="I7" s="22"/>
       <c r="J7" s="79" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
       <c r="N7" s="24"/>
       <c r="O7" s="24"/>
       <c r="P7" s="24"/>
     </row>
     <row r="8" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="173" t="s">
+      <c r="A8" s="211" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="173"/>
-      <c r="C8" s="172">
+      <c r="B8" s="211"/>
+      <c r="C8" s="204">
         <v>457892</v>
       </c>
-      <c r="D8" s="172"/>
-[...1 lines deleted...]
-      <c r="F8" s="172"/>
+      <c r="D8" s="204"/>
+      <c r="E8" s="204"/>
+      <c r="F8" s="204"/>
       <c r="I8" s="26"/>
       <c r="J8" s="80" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="81">
         <v>46242</v>
       </c>
       <c r="L8" s="81"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="24"/>
     </row>
     <row r="9" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="173" t="s">
+      <c r="A9" s="211" t="s">
         <v>268</v>
       </c>
-      <c r="B9" s="173"/>
-[...3 lines deleted...]
-      <c r="F9" s="172"/>
+      <c r="B9" s="211"/>
+      <c r="C9" s="204"/>
+      <c r="D9" s="204"/>
+      <c r="E9" s="204"/>
+      <c r="F9" s="204"/>
       <c r="I9" s="26"/>
       <c r="J9" s="79" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>409</v>
       </c>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
     </row>
     <row r="10" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="173" t="s">
+      <c r="A10" s="211" t="s">
         <v>29</v>
       </c>
-      <c r="B10" s="173"/>
-      <c r="C10" s="172" t="s">
+      <c r="B10" s="211"/>
+      <c r="C10" s="204" t="s">
         <v>347</v>
       </c>
-      <c r="D10" s="172"/>
-[...1 lines deleted...]
-      <c r="F10" s="172"/>
+      <c r="D10" s="204"/>
+      <c r="E10" s="204"/>
+      <c r="F10" s="204"/>
       <c r="I10" s="26"/>
       <c r="J10" s="79" t="s">
         <v>30</v>
       </c>
       <c r="K10" s="23" t="s">
         <v>94</v>
       </c>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
       <c r="O10" s="24"/>
       <c r="P10" s="24"/>
     </row>
     <row r="11" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="171"/>
-[...1 lines deleted...]
-      <c r="C11" s="172" t="s">
+      <c r="A11" s="202"/>
+      <c r="B11" s="202"/>
+      <c r="C11" s="204" t="s">
         <v>348</v>
       </c>
-      <c r="D11" s="172"/>
-[...1 lines deleted...]
-      <c r="F11" s="172"/>
+      <c r="D11" s="204"/>
+      <c r="E11" s="204"/>
+      <c r="F11" s="204"/>
       <c r="I11" s="26"/>
       <c r="J11" s="79" t="s">
         <v>31</v>
       </c>
       <c r="K11" s="23" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="23"/>
       <c r="M11" s="24"/>
       <c r="N11" s="28"/>
       <c r="O11" s="28"/>
       <c r="P11" s="24"/>
     </row>
     <row r="12" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="171" t="s">
+      <c r="A12" s="202" t="s">
         <v>32</v>
       </c>
-      <c r="B12" s="171"/>
-      <c r="C12" s="172" t="s">
+      <c r="B12" s="202"/>
+      <c r="C12" s="204" t="s">
         <v>349</v>
       </c>
-      <c r="D12" s="172"/>
-[...1 lines deleted...]
-      <c r="F12" s="172"/>
+      <c r="D12" s="204"/>
+      <c r="E12" s="204"/>
+      <c r="F12" s="204"/>
       <c r="I12" s="26"/>
       <c r="J12" s="79" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="23" t="s">
         <v>350</v>
       </c>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="23"/>
       <c r="O12" s="23"/>
       <c r="P12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="25" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="171" t="s">
+      <c r="A13" s="202" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="171"/>
-      <c r="C13" s="175" t="s">
+      <c r="B13" s="202"/>
+      <c r="C13" s="203" t="s">
         <v>276</v>
       </c>
-      <c r="D13" s="172"/>
-[...1 lines deleted...]
-      <c r="F13" s="172"/>
+      <c r="D13" s="204"/>
+      <c r="E13" s="204"/>
+      <c r="F13" s="204"/>
       <c r="J13" s="80" t="s">
         <v>267</v>
       </c>
       <c r="K13" s="23" t="s">
         <v>277</v>
       </c>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="23"/>
       <c r="P13" s="23"/>
     </row>
     <row r="14" spans="1:16" s="25" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="J14" s="29"/>
       <c r="L14" s="30"/>
       <c r="M14" s="30"/>
       <c r="N14" s="30"/>
       <c r="O14" s="30"/>
       <c r="P14" s="31"/>
     </row>
     <row r="15" spans="1:16" s="32" customFormat="1" ht="8.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="176" t="s">
+      <c r="A15" s="186" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="178" t="s">
+      <c r="B15" s="205" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="178" t="s">
+      <c r="C15" s="205" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="178" t="s">
+      <c r="D15" s="205" t="s">
         <v>38</v>
       </c>
-      <c r="E15" s="178" t="s">
+      <c r="E15" s="205" t="s">
         <v>39</v>
       </c>
-      <c r="F15" s="180" t="s">
+      <c r="F15" s="188" t="s">
         <v>215</v>
       </c>
-      <c r="G15" s="176" t="s">
+      <c r="G15" s="186" t="s">
         <v>40</v>
       </c>
-      <c r="H15" s="180" t="s">
+      <c r="H15" s="188" t="s">
         <v>41</v>
       </c>
-      <c r="I15" s="182" t="s">
+      <c r="I15" s="184" t="s">
         <v>42</v>
       </c>
-      <c r="J15" s="176" t="s">
+      <c r="J15" s="186" t="s">
         <v>43</v>
       </c>
-      <c r="K15" s="180" t="s">
+      <c r="K15" s="188" t="s">
         <v>44</v>
       </c>
-      <c r="L15" s="182" t="s">
+      <c r="L15" s="184" t="s">
         <v>45</v>
       </c>
-      <c r="M15" s="182" t="s">
+      <c r="M15" s="184" t="s">
         <v>46</v>
       </c>
-      <c r="N15" s="184" t="s">
+      <c r="N15" s="207" t="s">
         <v>47</v>
       </c>
-      <c r="O15" s="186" t="s">
+      <c r="O15" s="209" t="s">
         <v>48</v>
       </c>
-      <c r="P15" s="186" t="s">
+      <c r="P15" s="209" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:16" s="33" customFormat="1" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="177"/>
-[...14 lines deleted...]
-      <c r="P16" s="187"/>
+      <c r="A16" s="187"/>
+      <c r="B16" s="206"/>
+      <c r="C16" s="206"/>
+      <c r="D16" s="206"/>
+      <c r="E16" s="206"/>
+      <c r="F16" s="189"/>
+      <c r="G16" s="187"/>
+      <c r="H16" s="189"/>
+      <c r="I16" s="185"/>
+      <c r="J16" s="187"/>
+      <c r="K16" s="189"/>
+      <c r="L16" s="185"/>
+      <c r="M16" s="185"/>
+      <c r="N16" s="208"/>
+      <c r="O16" s="210"/>
+      <c r="P16" s="210"/>
     </row>
     <row r="17" spans="1:17" s="34" customFormat="1" ht="28.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A17" s="107">
         <v>45509</v>
       </c>
       <c r="B17" s="108" t="s">
         <v>262</v>
       </c>
       <c r="C17" s="109">
         <v>0.33333333333333331</v>
       </c>
       <c r="D17" s="109">
         <v>0.70833333333333337</v>
       </c>
       <c r="E17" s="110">
         <v>1</v>
       </c>
       <c r="F17" s="111" t="s">
         <v>75</v>
       </c>
       <c r="G17" s="112">
         <f>IF(C17="","",((D17-C17)*24)-E17)</f>
         <v>8.0000000000000018</v>
       </c>
       <c r="H17" s="113">
@@ -11545,198 +11545,198 @@
       </c>
       <c r="L37" s="195"/>
       <c r="M37" s="196" t="s">
         <v>55</v>
       </c>
       <c r="N37" s="193"/>
       <c r="O37" s="197"/>
       <c r="P37" s="198"/>
     </row>
     <row r="38" spans="1:16" s="25" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B38" s="72" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="199"/>
       <c r="D38" s="200"/>
       <c r="E38" s="41"/>
       <c r="F38" s="42" t="s">
         <v>57</v>
       </c>
       <c r="G38" s="43" t="s">
         <v>58</v>
       </c>
       <c r="H38" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="I38" s="201" t="s">
+      <c r="I38" s="170" t="s">
         <v>60</v>
       </c>
-      <c r="J38" s="202"/>
-      <c r="K38" s="203">
+      <c r="J38" s="171"/>
+      <c r="K38" s="201">
         <f>IF(K8="","",K8)</f>
         <v>46242</v>
       </c>
-      <c r="L38" s="189"/>
-      <c r="M38" s="204" t="s">
+      <c r="L38" s="173"/>
+      <c r="M38" s="174" t="s">
         <v>61</v>
       </c>
-      <c r="N38" s="202"/>
-      <c r="O38" s="188" t="s">
+      <c r="N38" s="171"/>
+      <c r="O38" s="172" t="s">
         <v>62</v>
       </c>
-      <c r="P38" s="189"/>
+      <c r="P38" s="173"/>
     </row>
     <row r="39" spans="1:16" s="33" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="72"/>
       <c r="B39" s="73"/>
-      <c r="C39" s="214"/>
-      <c r="D39" s="215"/>
+      <c r="C39" s="168"/>
+      <c r="D39" s="169"/>
       <c r="E39" s="45" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="46">
         <f>IF(I17="","",SUM(I17:I31))</f>
         <v>778.00000000000011</v>
       </c>
       <c r="G39" s="47">
         <f>IF(L17="","",SUM(L17:L31))</f>
         <v>100</v>
       </c>
       <c r="H39" s="48">
         <f>IF(O17="","",SUM(O17:O31))</f>
         <v>78</v>
       </c>
-      <c r="I39" s="201" t="s">
+      <c r="I39" s="170" t="s">
         <v>64</v>
       </c>
-      <c r="J39" s="202"/>
-      <c r="K39" s="188">
+      <c r="J39" s="171"/>
+      <c r="K39" s="172">
         <v>1000</v>
       </c>
-      <c r="L39" s="189"/>
-      <c r="M39" s="204" t="s">
+      <c r="L39" s="173"/>
+      <c r="M39" s="174" t="s">
         <v>65</v>
       </c>
-      <c r="N39" s="202"/>
-[...1 lines deleted...]
-      <c r="P39" s="217"/>
+      <c r="N39" s="171"/>
+      <c r="O39" s="175"/>
+      <c r="P39" s="176"/>
     </row>
     <row r="40" spans="1:16" s="33" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A40" s="205"/>
-[...2 lines deleted...]
-      <c r="D40" s="208"/>
+      <c r="A40" s="177"/>
+      <c r="B40" s="178"/>
+      <c r="C40" s="179"/>
+      <c r="D40" s="180"/>
       <c r="E40" s="49" t="s">
         <v>66</v>
       </c>
       <c r="F40" s="69">
         <v>1935</v>
       </c>
       <c r="G40" s="50" t="s">
         <v>214</v>
       </c>
       <c r="H40" s="51">
         <v>2523</v>
       </c>
-      <c r="I40" s="206" t="s">
+      <c r="I40" s="178" t="s">
         <v>67</v>
       </c>
-      <c r="J40" s="209"/>
-      <c r="K40" s="210" t="s">
+      <c r="J40" s="181"/>
+      <c r="K40" s="182" t="s">
         <v>68</v>
       </c>
-      <c r="L40" s="211"/>
-      <c r="M40" s="205" t="s">
+      <c r="L40" s="183"/>
+      <c r="M40" s="177" t="s">
         <v>69</v>
       </c>
-      <c r="N40" s="206"/>
-[...1 lines deleted...]
-      <c r="P40" s="213"/>
+      <c r="N40" s="178"/>
+      <c r="O40" s="166"/>
+      <c r="P40" s="167"/>
     </row>
     <row r="42" spans="1:16" ht="6" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection insertRows="0" deleteRows="0" sort="0"/>
   <mergeCells count="59">
-    <mergeCell ref="A40:B40"/>
-[...3 lines deleted...]
-    <mergeCell ref="M40:N40"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:F6"/>
+    <mergeCell ref="K6:P6"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="I5:P5"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:F7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:F8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="C9:F9"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:F12"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="M37:N37"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="P15:P16"/>
+    <mergeCell ref="H15:H16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="O40:P40"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="I38:J38"/>
     <mergeCell ref="K38:L38"/>
     <mergeCell ref="M38:N38"/>
     <mergeCell ref="O38:P38"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="I39:J39"/>
     <mergeCell ref="K39:L39"/>
     <mergeCell ref="M39:N39"/>
     <mergeCell ref="O39:P39"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="I37:J37"/>
-    <mergeCell ref="K37:L37"/>
-[...36 lines deleted...]
-    <mergeCell ref="I5:P5"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="M40:N40"/>
   </mergeCells>
   <dataValidations count="18">
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Language combination" prompt="Enter your interpretation language  " sqref="K13:P13" xr:uid="{2756A162-84C9-4FA0-8242-B4EA985B6884}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Invoice submission date" prompt="Enter the date you are submitting your invoice " sqref="K8:L8" xr:uid="{70285D8F-FC1C-4340-A2DC-FE95912FE93D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Interpreter invoice number" prompt="Enter your interpreter invoice number " sqref="K6:P6" xr:uid="{100BF7D9-EEEB-40AB-8315-98C7B4B41089}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Billing Address" prompt="Enter your billing address including street address, city, state and zip code " sqref="C10:F10" xr:uid="{83F2BEB9-C4A9-48FE-8715-6358C3A30014}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="CORE Vendor Number" prompt="Enter your vendor number with the Colorado Judicial Branch" sqref="C8:F8" xr:uid="{B6B0AC33-8AFA-424E-BEE0-86FD4FAF2E5E}"/>
     <dataValidation allowBlank="1" showInputMessage="1" promptTitle="Interpreter’s Full Name" prompt="Enter your full name" sqref="C6:F6" xr:uid="{A9F9A1DE-7BCF-42FC-AC97-7A1EC5B4A421}"/>
     <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showErrorMessage="1" error="Please enter a date after January 1, 2015." prompt="Current invoice is valid for work completed beginning January 1, 2015." sqref="A17:A24 A26:A31" xr:uid="{511C816E-FB22-48A9-8E5B-76076EBDF87C}">
       <formula1>42917</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Language" prompt="Language in which interpreting services were rendered for the billed assignment(s)." sqref="L14:N14" xr:uid="{515FCE4A-D947-4CD2-8034-4559193E983B}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Mileage" prompt="Enter the pre-approved number of miles to and from _x000a_the assignment, if applicable." sqref="M17:M24 M26:M31" xr:uid="{4CB81968-4A9B-4D3E-87B0-98F669B4F58F}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K10:N10" xr:uid="{539D5224-189C-46D0-810E-D98541409BEF}">
       <formula1>DistrictCounties</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" error="Please enter &quot;Yes&quot; or &quot;No&quot;." promptTitle="EFT" sqref="K7" xr:uid="{CA95CFC6-A751-45D8-BB1C-D8806E48285D}">
       <formula1>YesorNo</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Payment Rate" prompt="Enter the pre-approved rate for interpreting time. " sqref="H17:H24 H26:H31" xr:uid="{531674FD-8429-4B9A-97AA-D10BEF861728}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="J17:K24 J26:K31" xr:uid="{77AEE3C5-E0F0-436D-9626-E9F4670021F9}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F17:F24 F26:F31" xr:uid="{A6EEDDC9-7520-446D-89AF-775E07E2880D}">
       <formula1>"yes, no"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" promptTitle="Certification Number" prompt="Interpreters who are certified have been issued a &quot;Certification Number&quot;. Interpreters who are not certified must leave this field blank." sqref="M11" xr:uid="{6CC4F4A8-C90B-4CD8-9199-1223556E4BCD}"/>
@@ -11777,56 +11777,50 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DD18D91077748D49982036F6AE91C2D7" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d4b1c84e7a63c44805ca0d4a92010052">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="1f722b8b-b79e-46fc-9027-bfa2438c9fff" xmlns:ns4="e84fa840-bded-4a06-93f6-482568f16b0f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b2c532a046f7d6e8cd92b63a607b1903" ns3:_="" ns4:_="">
     <xsd:import namespace="1f722b8b-b79e-46fc-9027-bfa2438c9fff"/>
     <xsd:import namespace="e84fa840-bded-4a06-93f6-482568f16b0f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -11991,90 +11985,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{022CF4C2-595E-44EE-A639-25ECBDC20857}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0069F3F2-D738-4EDD-9A07-FED348204847}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50A24467-721F-4F53-92CD-DEDE69A76A66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1f722b8b-b79e-46fc-9027-bfa2438c9fff"/>
     <ds:schemaRef ds:uri="e84fa840-bded-4a06-93f6-482568f16b0f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0069F3F2-D738-4EDD-9A07-FED348204847}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="e84fa840-bded-4a06-93f6-482568f16b0f"/>
+    <ds:schemaRef ds:uri="1f722b8b-b79e-46fc-9027-bfa2438c9fff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>