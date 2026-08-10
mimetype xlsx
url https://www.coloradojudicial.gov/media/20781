--- v0 (2026-06-26)
+++ v1 (2026-08-10)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Compensation\Compensation Plan\Comp Plan FY July 2026 - June 2027\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97F4F889-CCF5-4846-88C9-414786007F1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{04962430-1FAC-4557-BA8B-287828493560}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="57480" yWindow="-1800" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FY 27 Step Plan" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -2070,50 +2070,115 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="34">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
@@ -2582,50 +2647,86 @@
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -2937,151 +3038,50 @@
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-[...99 lines deleted...]
-      </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -3094,89 +3094,89 @@
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <bottom style="thin">
-[...5 lines deleted...]
-      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FFFFFFFF"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor theme="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -3187,85 +3187,85 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7AAAC7C8-7731-4B3B-845F-9CA36A0400C6}" name="Table12" displayName="Table12" ref="A1:AC247" totalsRowShown="0" headerRowDxfId="33" dataDxfId="32" headerRowBorderDxfId="30" tableBorderDxfId="31" totalsRowBorderDxfId="29">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7AAAC7C8-7731-4B3B-845F-9CA36A0400C6}" name="Table12" displayName="Table12" ref="A1:AC247" totalsRowShown="0" headerRowDxfId="33" dataDxfId="31" headerRowBorderDxfId="32" tableBorderDxfId="30" totalsRowBorderDxfId="29">
   <autoFilter ref="A1:AC247" xr:uid="{74A0746B-B17C-4BC9-A60E-E8E5EA24B0FC}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AC247">
     <sortCondition ref="A1:A247"/>
   </sortState>
   <tableColumns count="29">
     <tableColumn id="1" xr3:uid="{F578D837-488D-4C85-A8E9-845FB4E634B7}" name="JOB CLASS TITLE FY' 27" dataDxfId="28"/>
     <tableColumn id="2" xr3:uid="{3CB29FAC-E3C6-4D9F-8D9A-44E48E8FF681}" name="JOB CLASS NUMBER" dataDxfId="27"/>
-    <tableColumn id="3" xr3:uid="{398CA06A-AC82-489F-85E6-B02AA5BA7E22}" name="FY27 SALARY RANGE MIN" dataDxfId="25" dataCellStyle="Currency"/>
-[...25 lines deleted...]
-    <tableColumn id="29" xr3:uid="{54A1AD70-66B5-496B-91F3-10238684AB1F}" name="FORMER TITLES" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{398CA06A-AC82-489F-85E6-B02AA5BA7E22}" name="FY27 SALARY RANGE MIN" dataDxfId="26" dataCellStyle="Currency"/>
+    <tableColumn id="4" xr3:uid="{707F5392-BEB2-48ED-AB5A-4DD0778823D5}" name="*1 YEAR STEP" dataDxfId="25" dataCellStyle="Currency"/>
+    <tableColumn id="5" xr3:uid="{D4040923-1917-4EC5-B870-77A7E5303EEC}" name="2 YEAR STEP" dataDxfId="24" dataCellStyle="Currency"/>
+    <tableColumn id="6" xr3:uid="{2E34AE49-5F11-4C7B-ADE1-3920DF0FE688}" name="*3 YEAR STEP" dataDxfId="23" dataCellStyle="Currency"/>
+    <tableColumn id="7" xr3:uid="{4D0E7F39-EFD1-4AC0-97A5-726539A6886E}" name="4 YEAR STEP" dataDxfId="22" dataCellStyle="Currency"/>
+    <tableColumn id="8" xr3:uid="{C88D6107-28DD-4D32-8351-9D6329B7BEC0}" name="*5 YEAR STEP" dataDxfId="21" dataCellStyle="Currency"/>
+    <tableColumn id="9" xr3:uid="{98734C51-D4D5-4955-B278-6130E127519F}" name="6 YEAR STEP" dataDxfId="20" dataCellStyle="Currency"/>
+    <tableColumn id="10" xr3:uid="{064C4BEB-8ABA-4C2C-8FF4-21EFA1467FFA}" name="*7 YEAR STEP" dataDxfId="19" dataCellStyle="Currency"/>
+    <tableColumn id="11" xr3:uid="{01A1C022-7F75-4596-A588-5F30A9FD72EB}" name="8 YEAR STEP" dataDxfId="18" dataCellStyle="Currency"/>
+    <tableColumn id="12" xr3:uid="{48F0E659-8BB7-4C5C-8CB1-8F77A641C8F0}" name="9 YEAR STEP" dataDxfId="17" dataCellStyle="Currency"/>
+    <tableColumn id="13" xr3:uid="{F9A239AF-19AE-47F2-9086-7347E6118605}" name="*10 YEAR STEP" dataDxfId="16" dataCellStyle="Currency"/>
+    <tableColumn id="14" xr3:uid="{2BE48B8C-3FE4-42EE-BC80-DC3BF741FFEC}" name="11 YEAR STEP" dataDxfId="15" dataCellStyle="Currency"/>
+    <tableColumn id="15" xr3:uid="{F3D26392-2A5C-404A-BFF9-033206202405}" name="*12 YEAR STEP" dataDxfId="14" dataCellStyle="Currency"/>
+    <tableColumn id="16" xr3:uid="{377973AF-983C-4F60-BDCF-483F65D7ED13}" name="13 YEAR STEP" dataDxfId="13" dataCellStyle="Currency"/>
+    <tableColumn id="17" xr3:uid="{0DFC9538-4420-419C-B5A4-9F583979C8EB}" name="14 YEAR STEP" dataDxfId="12" dataCellStyle="Currency"/>
+    <tableColumn id="18" xr3:uid="{B2DA838F-238F-4C9E-8F3D-87A64296EE36}" name="*15 YEAR STEP" dataDxfId="11" dataCellStyle="Currency"/>
+    <tableColumn id="19" xr3:uid="{ABD3A1C4-853D-4719-830E-AD5DAC40D3E9}" name="16 YEAR STEP" dataDxfId="10" dataCellStyle="Currency"/>
+    <tableColumn id="20" xr3:uid="{D2F9EA90-26A5-42F2-8C0D-16F6CB668C6C}" name="*17 YEAR STEP" dataDxfId="9" dataCellStyle="Currency"/>
+    <tableColumn id="21" xr3:uid="{5889DF67-07F2-4A56-A7C9-DA47F899C47C}" name="18 YEAR STEP" dataDxfId="8" dataCellStyle="Currency"/>
+    <tableColumn id="22" xr3:uid="{8F0FF226-B701-4A96-981B-7665202DBF9B}" name="19 YEAR STEP" dataDxfId="7" dataCellStyle="Currency"/>
+    <tableColumn id="23" xr3:uid="{ACD9CE93-2068-4012-9764-E7604737BB8C}" name="*20 YEAR STEP" dataDxfId="6" dataCellStyle="Currency"/>
+    <tableColumn id="24" xr3:uid="{FEC07441-2A36-47F6-9199-DD305A5F9798}" name="21 YEAR STEP" dataDxfId="5" dataCellStyle="Currency"/>
+    <tableColumn id="25" xr3:uid="{D4545855-0424-486D-BC77-8DB17062E8D0}" name="22 YEAR STEP" dataDxfId="4" dataCellStyle="Currency"/>
+    <tableColumn id="26" xr3:uid="{3E439F80-F4F7-4801-965B-3BC3630856C1}" name="*23 YEAR STEP" dataDxfId="3" dataCellStyle="Currency"/>
+    <tableColumn id="27" xr3:uid="{E76BFF3D-9486-4B0A-8A3E-0CF4794C5098}" name="24 YEAR STEP" dataDxfId="2" dataCellStyle="Currency"/>
+    <tableColumn id="28" xr3:uid="{F2ADC299-A506-49B1-90A6-46D44D7719B8}" name="*YEAR 25 SALARY RANGE MAX" dataDxfId="1" dataCellStyle="Currency"/>
+    <tableColumn id="29" xr3:uid="{54A1AD70-66B5-496B-91F3-10238684AB1F}" name="FORMER TITLES" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3496,51 +3496,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AFA8C11-8FA4-4856-9666-AB5AFF2B1129}">
   <dimension ref="A1:AC247"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A96" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="66" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.81640625" customWidth="1"/>
     <col min="3" max="3" width="24.90625" customWidth="1"/>
     <col min="4" max="4" width="20.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.453125" customWidth="1"/>
     <col min="6" max="6" width="20.54296875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.7265625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.54296875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="19.7265625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.54296875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="19.7265625" customWidth="1"/>
     <col min="12" max="12" width="19.7265625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.81640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="20.81640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="21.81640625" bestFit="1" customWidth="1"/>
     <col min="16" max="17" width="20.81640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="21.81640625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="20.81640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="21.81640625" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="20.81640625" bestFit="1" customWidth="1"/>
@@ -12072,321 +12072,321 @@
       </c>
       <c r="W96" s="18">
         <v>15248.27</v>
       </c>
       <c r="X96" s="18">
         <v>15248.27</v>
       </c>
       <c r="Y96" s="18">
         <v>15248.27</v>
       </c>
       <c r="Z96" s="18">
         <v>15705.72</v>
       </c>
       <c r="AA96" s="18">
         <v>15705.72</v>
       </c>
       <c r="AB96" s="18">
         <v>16036.28</v>
       </c>
       <c r="AC96" s="4" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="97" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A97" s="2" t="s">
-        <v>200</v>
+        <v>569</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="C97" s="18">
-        <v>6970.01</v>
+        <v>10461.24</v>
       </c>
       <c r="D97" s="18">
-        <v>7179.11</v>
+        <v>10775.08</v>
       </c>
       <c r="E97" s="18">
-        <v>7179.11</v>
+        <v>10775.08</v>
       </c>
       <c r="F97" s="18">
-        <v>7394.48</v>
+        <v>11098.33</v>
       </c>
       <c r="G97" s="18">
-        <v>7394.48</v>
+        <v>11098.33</v>
       </c>
       <c r="H97" s="18">
-        <v>7616.31</v>
+        <v>11431.28</v>
       </c>
       <c r="I97" s="18">
-        <v>7616.31</v>
+        <v>11431.28</v>
       </c>
       <c r="J97" s="18">
-        <v>7844.8</v>
+        <v>11774.22</v>
       </c>
       <c r="K97" s="18">
-        <v>7844.8</v>
+        <v>11774.22</v>
       </c>
       <c r="L97" s="18">
-        <v>7844.8</v>
+        <v>11774.22</v>
       </c>
       <c r="M97" s="18">
-        <v>8538.244999999999</v>
+        <v>12815.045</v>
       </c>
       <c r="N97" s="18">
-        <v>8538.244999999999</v>
+        <v>12815.045</v>
       </c>
       <c r="O97" s="18">
-        <v>8794.39</v>
+        <v>13199.5</v>
       </c>
       <c r="P97" s="18">
-        <v>8794.39</v>
+        <v>13199.5</v>
       </c>
       <c r="Q97" s="18">
-        <v>8794.39</v>
+        <v>13199.5</v>
       </c>
       <c r="R97" s="18">
-        <v>9058.2199999999993</v>
+        <v>13595.49</v>
       </c>
       <c r="S97" s="18">
-        <v>9058.2199999999993</v>
+        <v>13595.49</v>
       </c>
       <c r="T97" s="18">
-        <v>9329.9699999999993</v>
+        <v>14003.35</v>
       </c>
       <c r="U97" s="18">
-        <v>9329.9699999999993</v>
+        <v>14003.35</v>
       </c>
       <c r="V97" s="18">
-        <v>9329.9699999999993</v>
+        <v>14003.35</v>
       </c>
       <c r="W97" s="18">
-        <v>9609.8700000000008</v>
+        <v>14423.45</v>
       </c>
       <c r="X97" s="18">
-        <v>9609.8700000000008</v>
+        <v>14423.45</v>
       </c>
       <c r="Y97" s="18">
-        <v>9609.8700000000008</v>
+        <v>14423.45</v>
       </c>
       <c r="Z97" s="18">
-        <v>9898.17</v>
+        <v>14856.15</v>
       </c>
       <c r="AA97" s="18">
-        <v>9898.17</v>
+        <v>14856.15</v>
       </c>
       <c r="AB97" s="18">
-        <v>10106.48</v>
+        <v>15168.85</v>
       </c>
       <c r="AC97" s="4" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
     </row>
     <row r="98" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A98" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C98" s="18">
-        <v>7457.92</v>
+        <v>6970.01</v>
       </c>
       <c r="D98" s="18">
-        <v>7681.66</v>
+        <v>7179.11</v>
       </c>
       <c r="E98" s="18">
-        <v>7681.66</v>
+        <v>7179.11</v>
       </c>
       <c r="F98" s="18">
-        <v>7912.11</v>
+        <v>7394.48</v>
       </c>
       <c r="G98" s="18">
-        <v>7912.11</v>
+        <v>7394.48</v>
       </c>
       <c r="H98" s="18">
-        <v>8149.47</v>
+        <v>7616.31</v>
       </c>
       <c r="I98" s="18">
-        <v>8149.47</v>
+        <v>7616.31</v>
       </c>
       <c r="J98" s="18">
-        <v>8393.9500000000007</v>
+        <v>7844.8</v>
       </c>
       <c r="K98" s="18">
-        <v>8393.9500000000007</v>
+        <v>7844.8</v>
       </c>
       <c r="L98" s="18">
-        <v>8393.9500000000007</v>
+        <v>7844.8</v>
       </c>
       <c r="M98" s="18">
-        <v>9135.9549999999999</v>
+        <v>8538.244999999999</v>
       </c>
       <c r="N98" s="18">
-        <v>9135.9549999999999</v>
+        <v>8538.244999999999</v>
       </c>
       <c r="O98" s="18">
-        <v>9410.0300000000007</v>
+        <v>8794.39</v>
       </c>
       <c r="P98" s="18">
-        <v>9410.0300000000007</v>
+        <v>8794.39</v>
       </c>
       <c r="Q98" s="18">
-        <v>9410.0300000000007</v>
+        <v>8794.39</v>
       </c>
       <c r="R98" s="18">
-        <v>9692.33</v>
+        <v>9058.2199999999993</v>
       </c>
       <c r="S98" s="18">
-        <v>9692.33</v>
+        <v>9058.2199999999993</v>
       </c>
       <c r="T98" s="18">
-        <v>9983.1</v>
+        <v>9329.9699999999993</v>
       </c>
       <c r="U98" s="18">
-        <v>9983.1</v>
+        <v>9329.9699999999993</v>
       </c>
       <c r="V98" s="18">
-        <v>9983.1</v>
+        <v>9329.9699999999993</v>
       </c>
       <c r="W98" s="18">
-        <v>10282.59</v>
+        <v>9609.8700000000008</v>
       </c>
       <c r="X98" s="18">
-        <v>10282.59</v>
+        <v>9609.8700000000008</v>
       </c>
       <c r="Y98" s="18">
-        <v>10282.59</v>
+        <v>9609.8700000000008</v>
       </c>
       <c r="Z98" s="18">
-        <v>10591.07</v>
+        <v>9898.17</v>
       </c>
       <c r="AA98" s="18">
-        <v>10591.07</v>
+        <v>9898.17</v>
       </c>
       <c r="AB98" s="18">
-        <v>10813.99</v>
+        <v>10106.48</v>
       </c>
       <c r="AC98" s="4" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A99" s="2" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C99" s="18">
-        <v>6405.17</v>
+        <v>7457.92</v>
       </c>
       <c r="D99" s="18">
-        <v>6597.33</v>
+        <v>7681.66</v>
       </c>
       <c r="E99" s="18">
-        <v>6597.33</v>
+        <v>7681.66</v>
       </c>
       <c r="F99" s="18">
-        <v>6795.25</v>
+        <v>7912.11</v>
       </c>
       <c r="G99" s="18">
-        <v>6795.25</v>
+        <v>7912.11</v>
       </c>
       <c r="H99" s="18">
-        <v>6999.11</v>
+        <v>8149.47</v>
       </c>
       <c r="I99" s="18">
-        <v>6999.11</v>
+        <v>8149.47</v>
       </c>
       <c r="J99" s="18">
-        <v>7209.08</v>
+        <v>8393.9500000000007</v>
       </c>
       <c r="K99" s="18">
-        <v>7209.08</v>
+        <v>8393.9500000000007</v>
       </c>
       <c r="L99" s="18">
-        <v>7209.08</v>
+        <v>8393.9500000000007</v>
       </c>
       <c r="M99" s="18">
-        <v>7846.3149999999996</v>
+        <v>9135.9549999999999</v>
       </c>
       <c r="N99" s="18">
-        <v>7846.3149999999996</v>
+        <v>9135.9549999999999</v>
       </c>
       <c r="O99" s="18">
-        <v>8081.7</v>
+        <v>9410.0300000000007</v>
       </c>
       <c r="P99" s="18">
-        <v>8081.7</v>
+        <v>9410.0300000000007</v>
       </c>
       <c r="Q99" s="18">
-        <v>8081.7</v>
+        <v>9410.0300000000007</v>
       </c>
       <c r="R99" s="18">
-        <v>8324.15</v>
+        <v>9692.33</v>
       </c>
       <c r="S99" s="18">
-        <v>8324.15</v>
+        <v>9692.33</v>
       </c>
       <c r="T99" s="18">
-        <v>8573.8700000000008</v>
+        <v>9983.1</v>
       </c>
       <c r="U99" s="18">
-        <v>8573.8700000000008</v>
+        <v>9983.1</v>
       </c>
       <c r="V99" s="18">
-        <v>8573.8700000000008</v>
+        <v>9983.1</v>
       </c>
       <c r="W99" s="18">
-        <v>8831.09</v>
+        <v>10282.59</v>
       </c>
       <c r="X99" s="18">
-        <v>8831.09</v>
+        <v>10282.59</v>
       </c>
       <c r="Y99" s="18">
-        <v>8831.09</v>
+        <v>10282.59</v>
       </c>
       <c r="Z99" s="18">
-        <v>9096.02</v>
+        <v>10591.07</v>
       </c>
       <c r="AA99" s="18">
-        <v>9096.02</v>
+        <v>10591.07</v>
       </c>
       <c r="AB99" s="18">
-        <v>9287.4599999999991</v>
+        <v>10813.99</v>
       </c>
       <c r="AC99" s="4" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="100" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A100" s="2" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C100" s="18">
         <v>6405.17</v>
       </c>
       <c r="D100" s="18">
         <v>6597.33</v>
       </c>
       <c r="E100" s="18">
         <v>6597.33</v>
       </c>
       <c r="F100" s="18">
         <v>6795.25</v>
       </c>
       <c r="G100" s="18">
         <v>6795.25</v>
       </c>
       <c r="H100" s="18">
         <v>6999.11</v>
       </c>
       <c r="I100" s="18">
         <v>6999.11</v>
       </c>
       <c r="J100" s="18">
         <v>7209.08</v>
       </c>
@@ -12423,941 +12423,941 @@
       <c r="U100" s="18">
         <v>8573.8700000000008</v>
       </c>
       <c r="V100" s="18">
         <v>8573.8700000000008</v>
       </c>
       <c r="W100" s="18">
         <v>8831.09</v>
       </c>
       <c r="X100" s="18">
         <v>8831.09</v>
       </c>
       <c r="Y100" s="18">
         <v>8831.09</v>
       </c>
       <c r="Z100" s="18">
         <v>9096.02</v>
       </c>
       <c r="AA100" s="18">
         <v>9096.02</v>
       </c>
       <c r="AB100" s="18">
         <v>9287.4599999999991</v>
       </c>
       <c r="AC100" s="4" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="101" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A101" s="2" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C101" s="18">
-        <v>5095.1099999999997</v>
+        <v>6405.17</v>
       </c>
       <c r="D101" s="18">
-        <v>5247.96</v>
+        <v>6597.33</v>
       </c>
       <c r="E101" s="18">
-        <v>5247.96</v>
+        <v>6597.33</v>
       </c>
       <c r="F101" s="18">
-        <v>5405.4</v>
+        <v>6795.25</v>
       </c>
       <c r="G101" s="18">
-        <v>5405.4</v>
+        <v>6795.25</v>
       </c>
       <c r="H101" s="18">
-        <v>5567.56</v>
+        <v>6999.11</v>
       </c>
       <c r="I101" s="18">
-        <v>5567.56</v>
+        <v>6999.11</v>
       </c>
       <c r="J101" s="18">
-        <v>5734.59</v>
+        <v>7209.08</v>
       </c>
       <c r="K101" s="18">
-        <v>5734.59</v>
+        <v>7209.08</v>
       </c>
       <c r="L101" s="18">
-        <v>5734.59</v>
+        <v>7209.08</v>
       </c>
       <c r="M101" s="18">
-        <v>6241.5049999999992</v>
+        <v>7846.3149999999996</v>
       </c>
       <c r="N101" s="18">
-        <v>6241.5049999999992</v>
+        <v>7846.3149999999996</v>
       </c>
       <c r="O101" s="18">
-        <v>6428.75</v>
+        <v>8081.7</v>
       </c>
       <c r="P101" s="18">
-        <v>6428.75</v>
+        <v>8081.7</v>
       </c>
       <c r="Q101" s="18">
-        <v>6428.75</v>
+        <v>8081.7</v>
       </c>
       <c r="R101" s="18">
-        <v>6621.61</v>
+        <v>8324.15</v>
       </c>
       <c r="S101" s="18">
-        <v>6621.61</v>
+        <v>8324.15</v>
       </c>
       <c r="T101" s="18">
-        <v>6820.26</v>
+        <v>8573.8700000000008</v>
       </c>
       <c r="U101" s="18">
-        <v>6820.26</v>
+        <v>8573.8700000000008</v>
       </c>
       <c r="V101" s="18">
-        <v>6820.26</v>
+        <v>8573.8700000000008</v>
       </c>
       <c r="W101" s="18">
-        <v>7024.87</v>
+        <v>8831.09</v>
       </c>
       <c r="X101" s="18">
-        <v>7024.87</v>
+        <v>8831.09</v>
       </c>
       <c r="Y101" s="18">
-        <v>7024.87</v>
+        <v>8831.09</v>
       </c>
       <c r="Z101" s="18">
-        <v>7235.62</v>
+        <v>9096.02</v>
       </c>
       <c r="AA101" s="18">
-        <v>7235.62</v>
+        <v>9096.02</v>
       </c>
       <c r="AB101" s="18">
-        <v>7387.9</v>
+        <v>9287.4599999999991</v>
       </c>
       <c r="AC101" s="4" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
     </row>
     <row r="102" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A102" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C102" s="18">
-        <v>6902.42</v>
+        <v>5095.1099999999997</v>
       </c>
       <c r="D102" s="18">
-        <v>7109.49</v>
+        <v>5247.96</v>
       </c>
       <c r="E102" s="18">
-        <v>7109.49</v>
+        <v>5247.96</v>
       </c>
       <c r="F102" s="18">
-        <v>7322.77</v>
+        <v>5405.4</v>
       </c>
       <c r="G102" s="18">
-        <v>7322.77</v>
+        <v>5405.4</v>
       </c>
       <c r="H102" s="18">
-        <v>7542.45</v>
+        <v>5567.56</v>
       </c>
       <c r="I102" s="18">
-        <v>7542.45</v>
+        <v>5567.56</v>
       </c>
       <c r="J102" s="18">
-        <v>7768.72</v>
+        <v>5734.59</v>
       </c>
       <c r="K102" s="18">
-        <v>7768.72</v>
+        <v>5734.59</v>
       </c>
       <c r="L102" s="18">
-        <v>7768.72</v>
+        <v>5734.59</v>
       </c>
       <c r="M102" s="18">
-        <v>8455.4249999999993</v>
+        <v>6241.5049999999992</v>
       </c>
       <c r="N102" s="18">
-        <v>8455.4249999999993</v>
+        <v>6241.5049999999992</v>
       </c>
       <c r="O102" s="18">
-        <v>8709.09</v>
+        <v>6428.75</v>
       </c>
       <c r="P102" s="18">
-        <v>8709.09</v>
+        <v>6428.75</v>
       </c>
       <c r="Q102" s="18">
-        <v>8709.09</v>
+        <v>6428.75</v>
       </c>
       <c r="R102" s="18">
-        <v>8970.36</v>
+        <v>6621.61</v>
       </c>
       <c r="S102" s="18">
-        <v>8970.36</v>
+        <v>6621.61</v>
       </c>
       <c r="T102" s="18">
-        <v>9239.4699999999993</v>
+        <v>6820.26</v>
       </c>
       <c r="U102" s="18">
-        <v>9239.4699999999993</v>
+        <v>6820.26</v>
       </c>
       <c r="V102" s="18">
-        <v>9239.4699999999993</v>
+        <v>6820.26</v>
       </c>
       <c r="W102" s="18">
-        <v>9516.65</v>
+        <v>7024.87</v>
       </c>
       <c r="X102" s="18">
-        <v>9516.65</v>
+        <v>7024.87</v>
       </c>
       <c r="Y102" s="18">
-        <v>9516.65</v>
+        <v>7024.87</v>
       </c>
       <c r="Z102" s="18">
-        <v>9802.15</v>
+        <v>7235.62</v>
       </c>
       <c r="AA102" s="18">
-        <v>9802.15</v>
+        <v>7235.62</v>
       </c>
       <c r="AB102" s="18">
-        <v>10008.43</v>
+        <v>7387.9</v>
       </c>
       <c r="AC102" s="4" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="103" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A103" s="2" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="C103" s="18">
-        <v>7446.48</v>
+        <v>6902.42</v>
       </c>
       <c r="D103" s="18">
-        <v>7669.87</v>
+        <v>7109.49</v>
       </c>
       <c r="E103" s="18">
-        <v>7669.87</v>
+        <v>7109.49</v>
       </c>
       <c r="F103" s="18">
-        <v>7899.97</v>
+        <v>7322.77</v>
       </c>
       <c r="G103" s="18">
-        <v>7899.97</v>
+        <v>7322.77</v>
       </c>
       <c r="H103" s="18">
-        <v>8136.97</v>
+        <v>7542.45</v>
       </c>
       <c r="I103" s="18">
-        <v>8136.97</v>
+        <v>7542.45</v>
       </c>
       <c r="J103" s="18">
-        <v>8381.08</v>
+        <v>7768.72</v>
       </c>
       <c r="K103" s="18">
-        <v>8381.08</v>
+        <v>7768.72</v>
       </c>
       <c r="L103" s="18">
-        <v>8381.08</v>
+        <v>7768.72</v>
       </c>
       <c r="M103" s="18">
-        <v>9121.9449999999997</v>
+        <v>8455.4249999999993</v>
       </c>
       <c r="N103" s="18">
-        <v>9121.9449999999997</v>
+        <v>8455.4249999999993</v>
       </c>
       <c r="O103" s="18">
-        <v>9395.6</v>
+        <v>8709.09</v>
       </c>
       <c r="P103" s="18">
-        <v>9395.6</v>
+        <v>8709.09</v>
       </c>
       <c r="Q103" s="18">
-        <v>9395.6</v>
+        <v>8709.09</v>
       </c>
       <c r="R103" s="18">
-        <v>9677.4699999999993</v>
+        <v>8970.36</v>
       </c>
       <c r="S103" s="18">
-        <v>9677.4699999999993</v>
+        <v>8970.36</v>
       </c>
       <c r="T103" s="18">
-        <v>9967.7900000000009</v>
+        <v>9239.4699999999993</v>
       </c>
       <c r="U103" s="18">
-        <v>9967.7900000000009</v>
+        <v>9239.4699999999993</v>
       </c>
       <c r="V103" s="18">
-        <v>9967.7900000000009</v>
+        <v>9239.4699999999993</v>
       </c>
       <c r="W103" s="18">
-        <v>10266.82</v>
+        <v>9516.65</v>
       </c>
       <c r="X103" s="18">
-        <v>10266.82</v>
+        <v>9516.65</v>
       </c>
       <c r="Y103" s="18">
-        <v>10266.82</v>
+        <v>9516.65</v>
       </c>
       <c r="Z103" s="18">
-        <v>10574.82</v>
+        <v>9802.15</v>
       </c>
       <c r="AA103" s="18">
-        <v>10574.82</v>
+        <v>9802.15</v>
       </c>
       <c r="AB103" s="18">
-        <v>10797.41</v>
+        <v>10008.43</v>
       </c>
       <c r="AC103" s="4" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="104" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A104" s="2" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C104" s="18">
-        <v>5860.02</v>
+        <v>7446.48</v>
       </c>
       <c r="D104" s="18">
-        <v>6035.82</v>
+        <v>7669.87</v>
       </c>
       <c r="E104" s="18">
-        <v>6035.82</v>
+        <v>7669.87</v>
       </c>
       <c r="F104" s="18">
-        <v>6216.89</v>
+        <v>7899.97</v>
       </c>
       <c r="G104" s="18">
-        <v>6216.89</v>
+        <v>7899.97</v>
       </c>
       <c r="H104" s="18">
-        <v>6403.4</v>
+        <v>8136.97</v>
       </c>
       <c r="I104" s="18">
-        <v>6403.4</v>
+        <v>8136.97</v>
       </c>
       <c r="J104" s="18">
-        <v>6595.5</v>
+        <v>8381.08</v>
       </c>
       <c r="K104" s="18">
-        <v>6595.5</v>
+        <v>8381.08</v>
       </c>
       <c r="L104" s="18">
-        <v>6595.5</v>
+        <v>8381.08</v>
       </c>
       <c r="M104" s="18">
-        <v>7178.5349999999999</v>
+        <v>9121.9449999999997</v>
       </c>
       <c r="N104" s="18">
-        <v>7178.5349999999999</v>
+        <v>9121.9449999999997</v>
       </c>
       <c r="O104" s="18">
-        <v>7393.89</v>
+        <v>9395.6</v>
       </c>
       <c r="P104" s="18">
-        <v>7393.89</v>
+        <v>9395.6</v>
       </c>
       <c r="Q104" s="18">
-        <v>7393.89</v>
+        <v>9395.6</v>
       </c>
       <c r="R104" s="18">
-        <v>7615.71</v>
+        <v>9677.4699999999993</v>
       </c>
       <c r="S104" s="18">
-        <v>7615.71</v>
+        <v>9677.4699999999993</v>
       </c>
       <c r="T104" s="18">
-        <v>7844.18</v>
+        <v>9967.7900000000009</v>
       </c>
       <c r="U104" s="18">
-        <v>7844.18</v>
+        <v>9967.7900000000009</v>
       </c>
       <c r="V104" s="18">
-        <v>7844.18</v>
+        <v>9967.7900000000009</v>
       </c>
       <c r="W104" s="18">
-        <v>8079.51</v>
+        <v>10266.82</v>
       </c>
       <c r="X104" s="18">
-        <v>8079.51</v>
+        <v>10266.82</v>
       </c>
       <c r="Y104" s="18">
-        <v>8079.51</v>
+        <v>10266.82</v>
       </c>
       <c r="Z104" s="18">
-        <v>8321.9</v>
+        <v>10574.82</v>
       </c>
       <c r="AA104" s="18">
-        <v>8321.9</v>
+        <v>10574.82</v>
       </c>
       <c r="AB104" s="18">
-        <v>8497.0499999999993</v>
+        <v>10797.41</v>
       </c>
       <c r="AC104" s="4" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
     </row>
     <row r="105" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A105" s="2" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C105" s="18">
-        <v>5800.68</v>
+        <v>5860.02</v>
       </c>
       <c r="D105" s="18">
-        <v>5974.7</v>
+        <v>6035.82</v>
       </c>
       <c r="E105" s="18">
-        <v>5974.7</v>
+        <v>6035.82</v>
       </c>
       <c r="F105" s="18">
-        <v>6153.94</v>
+        <v>6216.89</v>
       </c>
       <c r="G105" s="18">
-        <v>6153.94</v>
+        <v>6216.89</v>
       </c>
       <c r="H105" s="18">
-        <v>6338.56</v>
+        <v>6403.4</v>
       </c>
       <c r="I105" s="18">
-        <v>6338.56</v>
+        <v>6403.4</v>
       </c>
       <c r="J105" s="18">
-        <v>6528.72</v>
+        <v>6595.5</v>
       </c>
       <c r="K105" s="18">
-        <v>6528.72</v>
+        <v>6595.5</v>
       </c>
       <c r="L105" s="18">
-        <v>6528.72</v>
+        <v>6595.5</v>
       </c>
       <c r="M105" s="18">
-        <v>7105.8550000000005</v>
+        <v>7178.5349999999999</v>
       </c>
       <c r="N105" s="18">
-        <v>7105.8550000000005</v>
+        <v>7178.5349999999999</v>
       </c>
       <c r="O105" s="18">
-        <v>7319.03</v>
+        <v>7393.89</v>
       </c>
       <c r="P105" s="18">
-        <v>7319.03</v>
+        <v>7393.89</v>
       </c>
       <c r="Q105" s="18">
-        <v>7319.03</v>
+        <v>7393.89</v>
       </c>
       <c r="R105" s="18">
-        <v>7538.6</v>
+        <v>7615.71</v>
       </c>
       <c r="S105" s="18">
-        <v>7538.6</v>
+        <v>7615.71</v>
       </c>
       <c r="T105" s="18">
-        <v>7764.76</v>
+        <v>7844.18</v>
       </c>
       <c r="U105" s="18">
-        <v>7764.76</v>
+        <v>7844.18</v>
       </c>
       <c r="V105" s="18">
-        <v>7764.76</v>
+        <v>7844.18</v>
       </c>
       <c r="W105" s="18">
-        <v>7997.7</v>
+        <v>8079.51</v>
       </c>
       <c r="X105" s="18">
-        <v>7997.7</v>
+        <v>8079.51</v>
       </c>
       <c r="Y105" s="18">
-        <v>7997.7</v>
+        <v>8079.51</v>
       </c>
       <c r="Z105" s="18">
-        <v>8237.6299999999992</v>
+        <v>8321.9</v>
       </c>
       <c r="AA105" s="18">
-        <v>8237.6299999999992</v>
+        <v>8321.9</v>
       </c>
       <c r="AB105" s="18">
-        <v>8411.0300000000007</v>
+        <v>8497.0499999999993</v>
       </c>
       <c r="AC105" s="4" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="106" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A106" s="2" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="C106" s="18">
-        <v>6905.54</v>
+        <v>5800.68</v>
       </c>
       <c r="D106" s="18">
-        <v>7112.71</v>
+        <v>5974.7</v>
       </c>
       <c r="E106" s="18">
-        <v>7112.71</v>
+        <v>5974.7</v>
       </c>
       <c r="F106" s="18">
-        <v>7326.09</v>
+        <v>6153.94</v>
       </c>
       <c r="G106" s="18">
-        <v>7326.09</v>
+        <v>6153.94</v>
       </c>
       <c r="H106" s="18">
-        <v>7545.87</v>
+        <v>6338.56</v>
       </c>
       <c r="I106" s="18">
-        <v>7545.87</v>
+        <v>6338.56</v>
       </c>
       <c r="J106" s="18">
-        <v>7772.25</v>
+        <v>6528.72</v>
       </c>
       <c r="K106" s="18">
-        <v>7772.25</v>
+        <v>6528.72</v>
       </c>
       <c r="L106" s="18">
-        <v>7772.25</v>
+        <v>6528.72</v>
       </c>
       <c r="M106" s="18">
-        <v>8459.2549999999992</v>
+        <v>7105.8550000000005</v>
       </c>
       <c r="N106" s="18">
-        <v>8459.2549999999992</v>
+        <v>7105.8550000000005</v>
       </c>
       <c r="O106" s="18">
-        <v>8713.0300000000007</v>
+        <v>7319.03</v>
       </c>
       <c r="P106" s="18">
-        <v>8713.0300000000007</v>
+        <v>7319.03</v>
       </c>
       <c r="Q106" s="18">
-        <v>8713.0300000000007</v>
+        <v>7319.03</v>
       </c>
       <c r="R106" s="18">
-        <v>8974.42</v>
+        <v>7538.6</v>
       </c>
       <c r="S106" s="18">
-        <v>8974.42</v>
+        <v>7538.6</v>
       </c>
       <c r="T106" s="18">
-        <v>9243.65</v>
+        <v>7764.76</v>
       </c>
       <c r="U106" s="18">
-        <v>9243.65</v>
+        <v>7764.76</v>
       </c>
       <c r="V106" s="18">
-        <v>9243.65</v>
+        <v>7764.76</v>
       </c>
       <c r="W106" s="18">
-        <v>9520.9599999999991</v>
+        <v>7997.7</v>
       </c>
       <c r="X106" s="18">
-        <v>9520.9599999999991</v>
+        <v>7997.7</v>
       </c>
       <c r="Y106" s="18">
-        <v>9520.9599999999991</v>
+        <v>7997.7</v>
       </c>
       <c r="Z106" s="18">
-        <v>9806.59</v>
+        <v>8237.6299999999992</v>
       </c>
       <c r="AA106" s="18">
-        <v>9806.59</v>
+        <v>8237.6299999999992</v>
       </c>
       <c r="AB106" s="18">
-        <v>10012.969999999999</v>
+        <v>8411.0300000000007</v>
       </c>
       <c r="AC106" s="4" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A107" s="2" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C107" s="18">
-        <v>8210.0400000000009</v>
+        <v>6905.54</v>
       </c>
       <c r="D107" s="18">
-        <v>8456.34</v>
+        <v>7112.71</v>
       </c>
       <c r="E107" s="18">
-        <v>8456.34</v>
+        <v>7112.71</v>
       </c>
       <c r="F107" s="18">
-        <v>8710.0300000000007</v>
+        <v>7326.09</v>
       </c>
       <c r="G107" s="18">
-        <v>8710.0300000000007</v>
+        <v>7326.09</v>
       </c>
       <c r="H107" s="18">
-        <v>8971.33</v>
+        <v>7545.87</v>
       </c>
       <c r="I107" s="18">
-        <v>8971.33</v>
+        <v>7545.87</v>
       </c>
       <c r="J107" s="18">
-        <v>9240.4699999999993</v>
+        <v>7772.25</v>
       </c>
       <c r="K107" s="18">
-        <v>9240.4699999999993</v>
+        <v>7772.25</v>
       </c>
       <c r="L107" s="18">
-        <v>9240.4699999999993</v>
+        <v>7772.25</v>
       </c>
       <c r="M107" s="18">
-        <v>10057.285</v>
+        <v>8459.2549999999992</v>
       </c>
       <c r="N107" s="18">
-        <v>10057.285</v>
+        <v>8459.2549999999992</v>
       </c>
       <c r="O107" s="18">
-        <v>10359</v>
+        <v>8713.0300000000007</v>
       </c>
       <c r="P107" s="18">
-        <v>10359</v>
+        <v>8713.0300000000007</v>
       </c>
       <c r="Q107" s="18">
-        <v>10359</v>
+        <v>8713.0300000000007</v>
       </c>
       <c r="R107" s="18">
-        <v>10669.77</v>
+        <v>8974.42</v>
       </c>
       <c r="S107" s="18">
-        <v>10669.77</v>
+        <v>8974.42</v>
       </c>
       <c r="T107" s="18">
-        <v>10989.86</v>
+        <v>9243.65</v>
       </c>
       <c r="U107" s="18">
-        <v>10989.86</v>
+        <v>9243.65</v>
       </c>
       <c r="V107" s="18">
-        <v>10989.86</v>
+        <v>9243.65</v>
       </c>
       <c r="W107" s="18">
-        <v>11319.56</v>
+        <v>9520.9599999999991</v>
       </c>
       <c r="X107" s="18">
-        <v>11319.56</v>
+        <v>9520.9599999999991</v>
       </c>
       <c r="Y107" s="18">
-        <v>11319.56</v>
+        <v>9520.9599999999991</v>
       </c>
       <c r="Z107" s="18">
-        <v>11659.15</v>
+        <v>9806.59</v>
       </c>
       <c r="AA107" s="18">
-        <v>11659.15</v>
+        <v>9806.59</v>
       </c>
       <c r="AB107" s="18">
-        <v>11904.53</v>
+        <v>10012.969999999999</v>
       </c>
       <c r="AC107" s="4" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="108" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A108" s="2" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C108" s="18">
-        <v>8266.26</v>
+        <v>8210.0400000000009</v>
       </c>
       <c r="D108" s="18">
-        <v>8514.25</v>
+        <v>8456.34</v>
       </c>
       <c r="E108" s="18">
-        <v>8514.25</v>
+        <v>8456.34</v>
       </c>
       <c r="F108" s="18">
-        <v>8769.68</v>
+        <v>8710.0300000000007</v>
       </c>
       <c r="G108" s="18">
-        <v>8769.68</v>
+        <v>8710.0300000000007</v>
       </c>
       <c r="H108" s="18">
-        <v>9032.77</v>
+        <v>8971.33</v>
       </c>
       <c r="I108" s="18">
-        <v>9032.77</v>
+        <v>8971.33</v>
       </c>
       <c r="J108" s="18">
-        <v>9303.75</v>
+        <v>9240.4699999999993</v>
       </c>
       <c r="K108" s="18">
-        <v>9303.75</v>
+        <v>9240.4699999999993</v>
       </c>
       <c r="L108" s="18">
-        <v>9303.75</v>
+        <v>9240.4699999999993</v>
       </c>
       <c r="M108" s="18">
-        <v>10126.135</v>
+        <v>10057.285</v>
       </c>
       <c r="N108" s="18">
-        <v>10126.135</v>
+        <v>10057.285</v>
       </c>
       <c r="O108" s="18">
-        <v>10429.92</v>
+        <v>10359</v>
       </c>
       <c r="P108" s="18">
-        <v>10429.92</v>
+        <v>10359</v>
       </c>
       <c r="Q108" s="18">
-        <v>10429.92</v>
+        <v>10359</v>
       </c>
       <c r="R108" s="18">
-        <v>10742.82</v>
+        <v>10669.77</v>
       </c>
       <c r="S108" s="18">
-        <v>10742.82</v>
+        <v>10669.77</v>
       </c>
       <c r="T108" s="18">
-        <v>11065.1</v>
+        <v>10989.86</v>
       </c>
       <c r="U108" s="18">
-        <v>11065.1</v>
+        <v>10989.86</v>
       </c>
       <c r="V108" s="18">
-        <v>11065.1</v>
+        <v>10989.86</v>
       </c>
       <c r="W108" s="18">
-        <v>11397.05</v>
+        <v>11319.56</v>
       </c>
       <c r="X108" s="18">
-        <v>11397.05</v>
+        <v>11319.56</v>
       </c>
       <c r="Y108" s="18">
-        <v>11397.05</v>
+        <v>11319.56</v>
       </c>
       <c r="Z108" s="18">
-        <v>11738.96</v>
+        <v>11659.15</v>
       </c>
       <c r="AA108" s="18">
-        <v>11738.96</v>
+        <v>11659.15</v>
       </c>
       <c r="AB108" s="18">
-        <v>11986.01</v>
+        <v>11904.53</v>
       </c>
       <c r="AC108" s="4" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
     </row>
     <row r="109" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A109" s="2" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C109" s="18">
-        <v>4980.9799999999996</v>
+        <v>8266.26</v>
       </c>
       <c r="D109" s="18">
-        <v>5130.41</v>
+        <v>8514.25</v>
       </c>
       <c r="E109" s="18">
-        <v>5130.41</v>
+        <v>8514.25</v>
       </c>
       <c r="F109" s="18">
-        <v>5284.32</v>
+        <v>8769.68</v>
       </c>
       <c r="G109" s="18">
-        <v>5284.32</v>
+        <v>8769.68</v>
       </c>
       <c r="H109" s="18">
-        <v>5442.85</v>
+        <v>9032.77</v>
       </c>
       <c r="I109" s="18">
-        <v>5442.85</v>
+        <v>9032.77</v>
       </c>
       <c r="J109" s="18">
-        <v>5606.14</v>
+        <v>9303.75</v>
       </c>
       <c r="K109" s="18">
-        <v>5606.14</v>
+        <v>9303.75</v>
       </c>
       <c r="L109" s="18">
-        <v>5606.14</v>
+        <v>9303.75</v>
       </c>
       <c r="M109" s="18">
-        <v>6103.26</v>
+        <v>10126.135</v>
       </c>
       <c r="N109" s="18">
-        <v>6103.26</v>
+        <v>10126.135</v>
       </c>
       <c r="O109" s="18">
-        <v>6286.36</v>
+        <v>10429.92</v>
       </c>
       <c r="P109" s="18">
-        <v>6286.36</v>
+        <v>10429.92</v>
       </c>
       <c r="Q109" s="18">
-        <v>6286.36</v>
+        <v>10429.92</v>
       </c>
       <c r="R109" s="18">
-        <v>6474.95</v>
+        <v>10742.82</v>
       </c>
       <c r="S109" s="18">
-        <v>6474.95</v>
+        <v>10742.82</v>
       </c>
       <c r="T109" s="18">
-        <v>6669.2</v>
+        <v>11065.1</v>
       </c>
       <c r="U109" s="18">
-        <v>6669.2</v>
+        <v>11065.1</v>
       </c>
       <c r="V109" s="18">
-        <v>6669.2</v>
+        <v>11065.1</v>
       </c>
       <c r="W109" s="18">
-        <v>6869.28</v>
+        <v>11397.05</v>
       </c>
       <c r="X109" s="18">
-        <v>6869.28</v>
+        <v>11397.05</v>
       </c>
       <c r="Y109" s="18">
-        <v>6869.28</v>
+        <v>11397.05</v>
       </c>
       <c r="Z109" s="18">
-        <v>7075.36</v>
+        <v>11738.96</v>
       </c>
       <c r="AA109" s="18">
-        <v>7075.36</v>
+        <v>11738.96</v>
       </c>
       <c r="AB109" s="18">
-        <v>7225.54</v>
+        <v>11986.01</v>
       </c>
       <c r="AC109" s="4" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="110" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A110" s="2" t="s">
-        <v>569</v>
+        <v>227</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C110" s="18">
-        <v>10461.24</v>
+        <v>4980.9799999999996</v>
       </c>
       <c r="D110" s="18">
-        <v>10775.08</v>
+        <v>5130.41</v>
       </c>
       <c r="E110" s="18">
-        <v>10775.08</v>
+        <v>5130.41</v>
       </c>
       <c r="F110" s="18">
-        <v>11098.33</v>
+        <v>5284.32</v>
       </c>
       <c r="G110" s="18">
-        <v>11098.33</v>
+        <v>5284.32</v>
       </c>
       <c r="H110" s="18">
-        <v>11431.28</v>
+        <v>5442.85</v>
       </c>
       <c r="I110" s="18">
-        <v>11431.28</v>
+        <v>5442.85</v>
       </c>
       <c r="J110" s="18">
-        <v>11774.22</v>
+        <v>5606.14</v>
       </c>
       <c r="K110" s="18">
-        <v>11774.22</v>
+        <v>5606.14</v>
       </c>
       <c r="L110" s="18">
-        <v>11774.22</v>
+        <v>5606.14</v>
       </c>
       <c r="M110" s="18">
-        <v>12815.045</v>
+        <v>6103.26</v>
       </c>
       <c r="N110" s="18">
-        <v>12815.045</v>
+        <v>6103.26</v>
       </c>
       <c r="O110" s="18">
-        <v>13199.5</v>
+        <v>6286.36</v>
       </c>
       <c r="P110" s="18">
-        <v>13199.5</v>
+        <v>6286.36</v>
       </c>
       <c r="Q110" s="18">
-        <v>13199.5</v>
+        <v>6286.36</v>
       </c>
       <c r="R110" s="18">
-        <v>13595.49</v>
+        <v>6474.95</v>
       </c>
       <c r="S110" s="18">
-        <v>13595.49</v>
+        <v>6474.95</v>
       </c>
       <c r="T110" s="18">
-        <v>14003.35</v>
+        <v>6669.2</v>
       </c>
       <c r="U110" s="18">
-        <v>14003.35</v>
+        <v>6669.2</v>
       </c>
       <c r="V110" s="18">
-        <v>14003.35</v>
+        <v>6669.2</v>
       </c>
       <c r="W110" s="18">
-        <v>14423.45</v>
+        <v>6869.28</v>
       </c>
       <c r="X110" s="18">
-        <v>14423.45</v>
+        <v>6869.28</v>
       </c>
       <c r="Y110" s="18">
-        <v>14423.45</v>
+        <v>6869.28</v>
       </c>
       <c r="Z110" s="18">
-        <v>14856.15</v>
+        <v>7075.36</v>
       </c>
       <c r="AA110" s="18">
-        <v>14856.15</v>
+        <v>7075.36</v>
       </c>
       <c r="AB110" s="18">
-        <v>15168.85</v>
+        <v>7225.54</v>
       </c>
       <c r="AC110" s="4" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="111" spans="1:29" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A111" s="2" t="s">
         <v>231</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C111" s="18">
         <v>4980.9799999999996</v>
       </c>
       <c r="D111" s="18">
         <v>5130.41</v>
       </c>
       <c r="E111" s="18">
         <v>5130.41</v>
       </c>
       <c r="F111" s="18">
         <v>5284.32</v>
       </c>
       <c r="G111" s="18">
         <v>5284.32</v>
       </c>
       <c r="H111" s="18">